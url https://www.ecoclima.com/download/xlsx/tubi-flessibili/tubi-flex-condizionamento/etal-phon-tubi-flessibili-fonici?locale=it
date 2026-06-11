--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -35,87 +35,87 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>ETAL PHON TUBI FLESSIBILI FONICI</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>La lunghezza dei tubi si deve intendere in posizione tesa ed a temperatura ambiente (16/18°C - tolleranza ± 2%).Le dimensioni sono espresse in mm.I prezzi indicati si riferiscono al metro lineare.</t>
   </si>
   <si>
     <t>ø Interno</t>
   </si>
   <si>
     <t>ETAL-Phon</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>5,85</t>
-[...29 lines deleted...]
-    <t>10,87</t>
+    <t>6,08</t>
+  </si>
+  <si>
+    <t>14,09</t>
+  </si>
+  <si>
+    <t>7,31</t>
+  </si>
+  <si>
+    <t>16,52</t>
+  </si>
+  <si>
+    <t>8,34</t>
+  </si>
+  <si>
+    <t>16,85</t>
+  </si>
+  <si>
+    <t>9,41</t>
+  </si>
+  <si>
+    <t>22,47</t>
+  </si>
+  <si>
+    <t>9,86</t>
+  </si>
+  <si>
+    <t>24,98</t>
+  </si>
+  <si>
+    <t>11,30</t>
   </si>
   <si>
     <t>a.r.</t>
   </si>
   <si>
-    <t>11,10</t>
+    <t>11,54</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>