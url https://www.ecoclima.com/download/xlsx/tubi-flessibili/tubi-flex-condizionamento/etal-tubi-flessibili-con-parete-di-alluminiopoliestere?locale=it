--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -35,87 +35,87 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>ETAL TUBI FLESSIBILI CON PARETE DI ALLUMINIOPOLIESTERE</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>La lunghezza dei tubi si deve intendere in posizione tesa ed a temperatura ambiente (16/18°C - tolleranza ± 2%)Le dimensioni sono espresse in mm.I prezzi indicati si riferiscono al metro lineare.</t>
   </si>
   <si>
     <t>ø Interno</t>
   </si>
   <si>
     <t>ETAL</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>1,79</t>
-[...29 lines deleted...]
-    <t>3,06</t>
+    <t>1,86</t>
+  </si>
+  <si>
+    <t>4,92</t>
+  </si>
+  <si>
+    <t>2,07</t>
+  </si>
+  <si>
+    <t>6,03</t>
+  </si>
+  <si>
+    <t>2,23</t>
+  </si>
+  <si>
+    <t>6,20</t>
+  </si>
+  <si>
+    <t>2,56</t>
+  </si>
+  <si>
+    <t>8,30</t>
+  </si>
+  <si>
+    <t>2,77</t>
+  </si>
+  <si>
+    <t>9,74</t>
+  </si>
+  <si>
+    <t>3,18</t>
   </si>
   <si>
     <t>a.r.</t>
   </si>
   <si>
-    <t>3,34</t>
+    <t>3,47</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>