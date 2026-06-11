--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -35,93 +35,93 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>ETF10 THERM TUBI FLESSIBILI ECOLOGICI ISOLATI PER CONDIZIONAMENTO</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Le dimensioni sono espresse in mm.I prezzi indicati si riferiscono al metro lineare.</t>
   </si>
   <si>
     <t>ø Interno</t>
   </si>
   <si>
     <t>ETF10-Therm</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>9,00</t>
-[...41 lines deleted...]
-    <t>34,36</t>
+    <t>9,36</t>
+  </si>
+  <si>
+    <t>15,64</t>
+  </si>
+  <si>
+    <t>61,98</t>
+  </si>
+  <si>
+    <t>9,44</t>
+  </si>
+  <si>
+    <t>20,13</t>
+  </si>
+  <si>
+    <t>69,01</t>
+  </si>
+  <si>
+    <t>10,57</t>
+  </si>
+  <si>
+    <t>24,13</t>
+  </si>
+  <si>
+    <t>81,62</t>
+  </si>
+  <si>
+    <t>11,81</t>
+  </si>
+  <si>
+    <t>24,54</t>
+  </si>
+  <si>
+    <t>12,02</t>
+  </si>
+  <si>
+    <t>30,91</t>
+  </si>
+  <si>
+    <t>14,73</t>
+  </si>
+  <si>
+    <t>35,73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>