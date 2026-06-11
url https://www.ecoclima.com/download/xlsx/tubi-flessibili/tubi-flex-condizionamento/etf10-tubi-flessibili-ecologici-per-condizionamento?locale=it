--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -35,93 +35,93 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>ETF10 TUBI FLESSIBILI ECOLOGICI PER CONDIZIONAMENTO</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Le dimensioni sono espresse in mm.I prezzi indicati si riferiscono al metro lineare.</t>
   </si>
   <si>
     <t>ø Interno</t>
   </si>
   <si>
     <t>ETF10</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>3,20</t>
-[...41 lines deleted...]
-    <t>14,24</t>
+    <t>3,33</t>
+  </si>
+  <si>
+    <t>6,24</t>
+  </si>
+  <si>
+    <t>25,71</t>
+  </si>
+  <si>
+    <t>3,37</t>
+  </si>
+  <si>
+    <t>8,03</t>
+  </si>
+  <si>
+    <t>28,25</t>
+  </si>
+  <si>
+    <t>4,16</t>
+  </si>
+  <si>
+    <t>10,07</t>
+  </si>
+  <si>
+    <t>32,91</t>
+  </si>
+  <si>
+    <t>4,66</t>
+  </si>
+  <si>
+    <t>10,44</t>
+  </si>
+  <si>
+    <t>4,83</t>
+  </si>
+  <si>
+    <t>11,69</t>
+  </si>
+  <si>
+    <t>5,37</t>
+  </si>
+  <si>
+    <t>14,81</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>