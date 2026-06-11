--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -35,93 +35,93 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>ETFR10 THERM TUBI FLESSIBILI RINFORZATO PER CONDIZIONAMENTO</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>La lunghezza dei tubi si deve intendere in posizione tesa ed a temperatura ambiente (16/18°C - tolleranze ± 2%)Le dimensioni sono espresse in mm.I prezzi indicati si riferiscono al metro lineare.</t>
   </si>
   <si>
     <t>ø Interno</t>
   </si>
   <si>
     <t>ETFR10-Therm</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>14,85</t>
-[...41 lines deleted...]
-    <t>34,34</t>
+    <t>15,44</t>
+  </si>
+  <si>
+    <t>42,64</t>
+  </si>
+  <si>
+    <t>15,91</t>
+  </si>
+  <si>
+    <t>43,90</t>
+  </si>
+  <si>
+    <t>17,74</t>
+  </si>
+  <si>
+    <t>54,81</t>
+  </si>
+  <si>
+    <t>20,64</t>
+  </si>
+  <si>
+    <t>61,68</t>
+  </si>
+  <si>
+    <t>21,21</t>
+  </si>
+  <si>
+    <t>72,63</t>
+  </si>
+  <si>
+    <t>25,74</t>
+  </si>
+  <si>
+    <t>80,92</t>
+  </si>
+  <si>
+    <t>27,24</t>
+  </si>
+  <si>
+    <t>95,71</t>
+  </si>
+  <si>
+    <t>35,71</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>