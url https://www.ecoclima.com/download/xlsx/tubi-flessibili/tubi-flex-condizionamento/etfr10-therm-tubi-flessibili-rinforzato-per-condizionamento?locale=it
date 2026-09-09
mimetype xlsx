--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>ETFR10 THERM TUBI FLESSIBILI RINFORZATO PER CONDIZIONAMENTO</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>La lunghezza dei tubi si deve intendere in posizione tesa ed a temperatura ambiente (16/18°C - tolleranze ± 2%)Le dimensioni sono espresse in mm.I prezzi indicati si riferiscono al metro lineare.</t>
   </si>
   <si>
     <t>ø Interno</t>
   </si>
   <si>
     <t>ETFR10-Therm</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>15,44</t>
   </si>
   <si>
     <t>42,64</t>
   </si>
   <si>
     <t>15,91</t>
   </si>
   <si>
     <t>43,90</t>
   </si>
   <si>
     <t>17,74</t>
   </si>
   <si>
     <t>54,81</t>
   </si>
   <si>
     <t>20,64</t>
   </si>
   <si>
     <t>61,68</t>
   </si>