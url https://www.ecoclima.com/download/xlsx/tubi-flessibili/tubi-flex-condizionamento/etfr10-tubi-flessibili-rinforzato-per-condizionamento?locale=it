--- v0 (2026-04-29)
+++ v1 (2026-07-26)
@@ -35,90 +35,90 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>ETFR10 TUBI FLESSIBILI RINFORZATO PER CONDIZIONAMENTO</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>La lunghezza dei tubi si deve intendere in posizione tesa ed a temperatura ambiente (16/18°C - tolleranza ± 2%).Le dimensioni sono espresse in mm.I prezzi indicati si riferiscono al metro lineare.</t>
   </si>
   <si>
     <t>ø Interno</t>
   </si>
   <si>
     <t>ETFR10</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>5,45</t>
-[...38 lines deleted...]
-    <t>38,93</t>
+    <t>5,67</t>
+  </si>
+  <si>
+    <t>16,24</t>
+  </si>
+  <si>
+    <t>6,18</t>
+  </si>
+  <si>
+    <t>19,84</t>
+  </si>
+  <si>
+    <t>7,54</t>
+  </si>
+  <si>
+    <t>21,15</t>
+  </si>
+  <si>
+    <t>9,13</t>
+  </si>
+  <si>
+    <t>23,77</t>
+  </si>
+  <si>
+    <t>9,55</t>
+  </si>
+  <si>
+    <t>27,94</t>
+  </si>
+  <si>
+    <t>10,67</t>
+  </si>
+  <si>
+    <t>34,73</t>
+  </si>
+  <si>
+    <t>12,17</t>
+  </si>
+  <si>
+    <t>40,49</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>