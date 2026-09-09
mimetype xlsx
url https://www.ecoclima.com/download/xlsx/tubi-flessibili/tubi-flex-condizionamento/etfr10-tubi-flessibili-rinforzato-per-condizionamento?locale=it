--- v1 (2026-07-26)
+++ v2 (2026-09-09)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>ETFR10 TUBI FLESSIBILI RINFORZATO PER CONDIZIONAMENTO</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>La lunghezza dei tubi si deve intendere in posizione tesa ed a temperatura ambiente (16/18°C - tolleranza ± 2%).Le dimensioni sono espresse in mm.I prezzi indicati si riferiscono al metro lineare.</t>
   </si>
   <si>
     <t>ø Interno</t>
   </si>
   <si>
     <t>ETFR10</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>5,67</t>
   </si>
   <si>
     <t>16,24</t>
   </si>
   <si>
     <t>6,18</t>
   </si>
   <si>
     <t>19,84</t>
   </si>
   <si>
     <t>7,54</t>
   </si>
   <si>
     <t>21,15</t>
   </si>
   <si>
     <t>9,13</t>
   </si>
   <si>
     <t>23,77</t>
   </si>