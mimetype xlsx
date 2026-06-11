--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -38,84 +38,84 @@
   <si>
     <t>ETSA10 THERM TUBI FLESSIBILI ISOLATI ANTIBATTERICI E ANTIMUFFA</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>I prezzi indicati si riferiscono al metro lineare.</t>
   </si>
   <si>
     <t>ø Interno</t>
   </si>
   <si>
     <t>ETSA10-Therm</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>euro</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>12,20</t>
-[...32 lines deleted...]
-    <t>48,14</t>
+    <t>12,69</t>
+  </si>
+  <si>
+    <t>20,71</t>
+  </si>
+  <si>
+    <t>12,76</t>
+  </si>
+  <si>
+    <t>27,86</t>
+  </si>
+  <si>
+    <t>14,71</t>
+  </si>
+  <si>
+    <t>33,79</t>
+  </si>
+  <si>
+    <t>17,26</t>
+  </si>
+  <si>
+    <t>34,53</t>
+  </si>
+  <si>
+    <t>17,50</t>
+  </si>
+  <si>
+    <t>44,13</t>
+  </si>
+  <si>
+    <t>20,13</t>
+  </si>
+  <si>
+    <t>50,07</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>