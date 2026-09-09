--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>ETSA10 THERM TUBI FLESSIBILI ISOLATI ANTIBATTERICI E ANTIMUFFA</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>I prezzi indicati si riferiscono al metro lineare.</t>
   </si>
   <si>
     <t>ø Interno</t>
   </si>
   <si>
     <t>ETSA10-Therm</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>euro</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>12,69</t>
   </si>
   <si>
     <t>20,71</t>
   </si>
   <si>
     <t>12,76</t>
   </si>
   <si>
     <t>27,86</t>
   </si>
   <si>
     <t>14,71</t>
   </si>
   <si>
     <t>33,79</t>
   </si>
   <si>
     <t>17,26</t>
   </si>
   <si>
     <t>34,53</t>
   </si>