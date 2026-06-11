--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -35,75 +35,75 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>ERTALU CONDOTTI FLEX CON LAMINA DI ALLUMINIO AGGRAFFATA</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Le dimensioni sono espresse in mm.I prezzi indicati si riferiscono al metro lineare.</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>ø Interno</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>ERTALU 100</t>
   </si>
   <si>
-    <t>7,56</t>
+    <t>7,86</t>
   </si>
   <si>
     <t>ERTALU 125</t>
   </si>
   <si>
-    <t>10,04</t>
+    <t>10,44</t>
   </si>
   <si>
     <t>ERTALU 150</t>
   </si>
   <si>
-    <t>11,05</t>
+    <t>11,49</t>
   </si>
   <si>
     <t>ERTALU 200</t>
   </si>
   <si>
-    <t>14,59</t>
+    <t>15,17</t>
   </si>
   <si>
     <t>ERTALU 250</t>
   </si>
   <si>
-    <t>20,09</t>
+    <t>20,89</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>