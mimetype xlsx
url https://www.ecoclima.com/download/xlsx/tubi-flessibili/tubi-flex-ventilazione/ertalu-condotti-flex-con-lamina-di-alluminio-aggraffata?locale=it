--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>ERTALU CONDOTTI FLEX CON LAMINA DI ALLUMINIO AGGRAFFATA</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Le dimensioni sono espresse in mm.I prezzi indicati si riferiscono al metro lineare.</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>ø Interno</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>ERTALU 100</t>
   </si>
   <si>
     <t>7,86</t>
   </si>
   <si>
     <t>ERTALU 125</t>
   </si>
   <si>
     <t>10,44</t>
   </si>
   <si>
     <t>ERTALU 150</t>
   </si>
   <si>
     <t>11,49</t>
   </si>
   <si>
     <t>ERTALU 200</t>
   </si>
   <si>
     <t>15,17</t>
   </si>