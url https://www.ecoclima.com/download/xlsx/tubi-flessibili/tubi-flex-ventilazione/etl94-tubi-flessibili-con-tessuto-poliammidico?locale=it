--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -35,123 +35,123 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>ETL94 TUBI FLESSIBILI CON TESSUTO POLIAMMIDICO</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>La lunghezza dei tubi si deve intendere in posizione tesa ed a temperatura ambiente (16/18°C - tolleranza ± 2%).Le dimensioni sono espresse in mm.I prezzi indicati si riferiscono al metro lineare.</t>
   </si>
   <si>
     <t>ø Interno</t>
   </si>
   <si>
     <t>ETL94</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>12,50</t>
-[...71 lines deleted...]
-    <t>126,80</t>
+    <t>13,00</t>
+  </si>
+  <si>
+    <t>20,18</t>
+  </si>
+  <si>
+    <t>27,52</t>
+  </si>
+  <si>
+    <t>38,22</t>
+  </si>
+  <si>
+    <t>65,56</t>
+  </si>
+  <si>
+    <t>14,52</t>
+  </si>
+  <si>
+    <t>21,33</t>
+  </si>
+  <si>
+    <t>28,04</t>
+  </si>
+  <si>
+    <t>39,46</t>
+  </si>
+  <si>
+    <t>72,69</t>
+  </si>
+  <si>
+    <t>15,63</t>
+  </si>
+  <si>
+    <t>22,48</t>
+  </si>
+  <si>
+    <t>29,85</t>
+  </si>
+  <si>
+    <t>51,02</t>
+  </si>
+  <si>
+    <t>90,48</t>
+  </si>
+  <si>
+    <t>17,17</t>
+  </si>
+  <si>
+    <t>24,38</t>
+  </si>
+  <si>
+    <t>30,62</t>
+  </si>
+  <si>
+    <t>56,31</t>
+  </si>
+  <si>
+    <t>108,23</t>
+  </si>
+  <si>
+    <t>18,86</t>
+  </si>
+  <si>
+    <t>25,99</t>
+  </si>
+  <si>
+    <t>33,43</t>
+  </si>
+  <si>
+    <t>60,50</t>
+  </si>
+  <si>
+    <t>131,87</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>