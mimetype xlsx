--- v1 (2026-06-11)
+++ v2 (2026-07-26)
@@ -499,55 +499,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J13"/>
+  <dimension ref="A1:J11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A5" sqref="A5:J13"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5:J11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="232.229" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="22">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
@@ -757,114 +757,50 @@
         <v>27</v>
       </c>
       <c r="C11" s="3">
         <v>120</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="3">
         <v>160</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="G11" s="3">
         <v>315</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>30</v>
       </c>
       <c r="I11" s="3">
         <v>700</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>31</v>
-      </c>
-[...62 lines deleted...]
-        <v>5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>