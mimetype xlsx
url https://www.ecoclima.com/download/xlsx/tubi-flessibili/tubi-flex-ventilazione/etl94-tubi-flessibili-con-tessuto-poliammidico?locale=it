--- v2 (2026-07-26)
+++ v3 (2026-09-09)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>ETL94 TUBI FLESSIBILI CON TESSUTO POLIAMMIDICO</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>La lunghezza dei tubi si deve intendere in posizione tesa ed a temperatura ambiente (16/18°C - tolleranza ± 2%).Le dimensioni sono espresse in mm.I prezzi indicati si riferiscono al metro lineare.</t>
   </si>
   <si>
     <t>ø Interno</t>
   </si>
   <si>
     <t>ETL94</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>13,00</t>
   </si>
   <si>
     <t>20,18</t>
   </si>
   <si>
     <t>27,52</t>
   </si>
   <si>
     <t>38,22</t>
   </si>
   <si>
     <t>65,56</t>
   </si>
   <si>
     <t>14,52</t>
   </si>
   <si>
     <t>21,33</t>
   </si>
   <si>
     <t>28,04</t>
   </si>