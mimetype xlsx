--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -35,105 +35,105 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>ETM12 HT TUBI FLESSIBILI PER TEMPERATURE FINO A 180C</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Le dimensioni sono espresse in mm.I prezzi indicati si riferiscono al metro lineare.</t>
   </si>
   <si>
     <t>ø Interno</t>
   </si>
   <si>
     <t>ETM12-HT</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>35,35</t>
-[...53 lines deleted...]
-    <t>78,04</t>
+    <t>36,76</t>
+  </si>
+  <si>
+    <t>84,44</t>
+  </si>
+  <si>
+    <t>43,07</t>
+  </si>
+  <si>
+    <t>89,27</t>
+  </si>
+  <si>
+    <t>49,33</t>
+  </si>
+  <si>
+    <t>97,41</t>
+  </si>
+  <si>
+    <t>56,79</t>
+  </si>
+  <si>
+    <t>102,26</t>
+  </si>
+  <si>
+    <t>63,29</t>
+  </si>
+  <si>
+    <t>118,20</t>
+  </si>
+  <si>
+    <t>64,93</t>
+  </si>
+  <si>
+    <t>128,20</t>
+  </si>
+  <si>
+    <t>66,56</t>
+  </si>
+  <si>
+    <t>147,53</t>
+  </si>
+  <si>
+    <t>71,43</t>
+  </si>
+  <si>
+    <t>160,39</t>
+  </si>
+  <si>
+    <t>78,18</t>
+  </si>
+  <si>
+    <t>221,87</t>
+  </si>
+  <si>
+    <t>81,16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>