--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>ETM12 HT TUBI FLESSIBILI PER TEMPERATURE FINO A 180C</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Le dimensioni sono espresse in mm.I prezzi indicati si riferiscono al metro lineare.</t>
   </si>
   <si>
     <t>ø Interno</t>
   </si>
   <si>
     <t>ETM12-HT</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>36,76</t>
   </si>
   <si>
     <t>84,44</t>
   </si>
   <si>
     <t>43,07</t>
   </si>
   <si>
     <t>89,27</t>
   </si>
   <si>
     <t>49,33</t>
   </si>
   <si>
     <t>97,41</t>
   </si>
   <si>
     <t>56,79</t>
   </si>
   <si>
     <t>102,26</t>
   </si>