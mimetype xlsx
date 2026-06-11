--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -35,120 +35,120 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>ETP70 PU TUBI FLESSIBILI CON FOGLIA DI POLIURETANO</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>La lunghezza dei tubi si deve intendere in posizione tesa ed a temperatura ambiente (16/18°C - tolleranza ± 2%).Le dimensioni sono espresse in mm.I prezzi indicati si riferiscono al metro lineare.</t>
   </si>
   <si>
     <t>ø Interno</t>
   </si>
   <si>
     <t>ETP70-PU</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>9,75</t>
-[...68 lines deleted...]
-    <t>90,35</t>
+    <t>10,14</t>
+  </si>
+  <si>
+    <t>25,39</t>
+  </si>
+  <si>
+    <t>36,82</t>
+  </si>
+  <si>
+    <t>51,51</t>
+  </si>
+  <si>
+    <t>115,92</t>
+  </si>
+  <si>
+    <t>12,47</t>
+  </si>
+  <si>
+    <t>27,49</t>
+  </si>
+  <si>
+    <t>40,50</t>
+  </si>
+  <si>
+    <t>56,43</t>
+  </si>
+  <si>
+    <t>130,02</t>
+  </si>
+  <si>
+    <t>16,94</t>
+  </si>
+  <si>
+    <t>29,46</t>
+  </si>
+  <si>
+    <t>43,68</t>
+  </si>
+  <si>
+    <t>78,27</t>
+  </si>
+  <si>
+    <t>149,69</t>
+  </si>
+  <si>
+    <t>21,47</t>
+  </si>
+  <si>
+    <t>31,16</t>
+  </si>
+  <si>
+    <t>46,62</t>
+  </si>
+  <si>
+    <t>84,02</t>
+  </si>
+  <si>
+    <t>186,43</t>
+  </si>
+  <si>
+    <t>22,71  </t>
+  </si>
+  <si>
+    <t>33,11</t>
+  </si>
+  <si>
+    <t>49,08</t>
+  </si>
+  <si>
+    <t>93,96</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>