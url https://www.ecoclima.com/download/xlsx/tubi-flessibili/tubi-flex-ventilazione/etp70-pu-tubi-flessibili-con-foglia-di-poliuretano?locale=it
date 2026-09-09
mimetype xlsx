--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>ETP70 PU TUBI FLESSIBILI CON FOGLIA DI POLIURETANO</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>La lunghezza dei tubi si deve intendere in posizione tesa ed a temperatura ambiente (16/18°C - tolleranza ± 2%).Le dimensioni sono espresse in mm.I prezzi indicati si riferiscono al metro lineare.</t>
   </si>
   <si>
     <t>ø Interno</t>
   </si>
   <si>
     <t>ETP70-PU</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>10,14</t>
   </si>
   <si>
     <t>25,39</t>
   </si>
   <si>
     <t>36,82</t>
   </si>
   <si>
     <t>51,51</t>
   </si>
   <si>
     <t>115,92</t>
   </si>
   <si>
     <t>12,47</t>
   </si>
   <si>
     <t>27,49</t>
   </si>
   <si>
     <t>40,50</t>
   </si>