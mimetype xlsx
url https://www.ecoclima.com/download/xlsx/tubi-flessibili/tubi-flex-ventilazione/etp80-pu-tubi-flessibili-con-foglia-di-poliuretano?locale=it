--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -12,140 +12,119 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>ETP80 PU TUBI FLESSIBILI CON FOGLIA DI POLIURETANO</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>La lunghezza dei tubi si deve intendere in posizione tesa ed a temperatura ambiente (16/18°C - tolleranza ± 2%).Le dimensioni sono espresse in mm.I prezzi indicati si riferiscono al metro lineare.</t>
   </si>
   <si>
     <t>ø Interno</t>
   </si>
   <si>
     <t>ETP80-PU</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>13,86</t>
-[...65 lines deleted...]
-    <t>27,71</t>
+    <t>20,19</t>
+  </si>
+  <si>
+    <t>a.r.</t>
+  </si>
+  <si>
+    <t>62,34</t>
+  </si>
+  <si>
+    <t>130,02</t>
+  </si>
+  <si>
+    <t>25,05</t>
+  </si>
+  <si>
+    <t>48,08</t>
+  </si>
+  <si>
+    <t>87,72</t>
+  </si>
+  <si>
+    <t>145,96</t>
+  </si>
+  <si>
+    <t>30,67</t>
+  </si>
+  <si>
+    <t>51,29</t>
+  </si>
+  <si>
+    <t>94,20</t>
+  </si>
+  <si>
+    <t>168,05</t>
+  </si>
+  <si>
+    <t>34,35</t>
+  </si>
+  <si>
+    <t>56,68</t>
+  </si>
+  <si>
+    <t>105,13</t>
+  </si>
+  <si>
+    <t>209,78</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>
@@ -493,346 +472,296 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J12"/>
+  <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A5" sqref="A5:J12"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5:H12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="232.229" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:10" customHeight="1" ht="22">
+    <row r="3" spans="1:8" customHeight="1" ht="22">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:10">
+    <row r="5" spans="1:8">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="I5" s="3" t="s">
-[...6 lines deleted...]
-    <row r="6" spans="1:10">
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="I6" s="3" t="s">
-[...6 lines deleted...]
-    <row r="7" spans="1:10">
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" s="3">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="3">
-        <v>100</v>
+        <v>140</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E7" s="3">
-        <v>150</v>
+        <v>200</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="3">
-        <v>250</v>
+        <v>350</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="I7" s="3">
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="3">
+        <v>80</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="3">
+        <v>150</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" s="3">
+        <v>250</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="3">
+        <v>400</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="3">
+        <v>100</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="3">
+        <v>160</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="3">
+        <v>275</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G9" s="3">
         <v>450</v>
       </c>
-      <c r="J7" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C8" s="3">
+      <c r="H9" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="3">
         <v>120</v>
       </c>
-      <c r="D8" s="3" t="s">
-[...14 lines deleted...]
-      <c r="I8" s="3">
+      <c r="B10" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10" s="3">
+        <v>180</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E10" s="3">
+        <v>300</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G10" s="3">
         <v>500</v>
       </c>
-      <c r="J8" s="3" t="s">
-[...45 lines deleted...]
-      <c r="D10" s="3" t="s">
+      <c r="H10" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="E10" s="3">
-[...20 lines deleted...]
-        <v>80</v>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="3" t="s">
+        <v>5</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>5</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>5</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>5</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>5</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>5</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>5</v>
       </c>
       <c r="H11" s="3" t="s">
-        <v>28</v>
-[...10 lines deleted...]
-        <v>90</v>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" s="3" t="s">
+        <v>5</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>29</v>
+        <v>5</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H12" s="3" t="s">
-        <v>5</v>
-[...4 lines deleted...]
-      <c r="J12" s="3" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:J1"/>
-    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A3:H3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>