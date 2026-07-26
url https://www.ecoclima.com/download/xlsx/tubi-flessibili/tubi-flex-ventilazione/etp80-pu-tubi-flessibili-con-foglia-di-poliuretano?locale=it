--- v1 (2026-06-11)
+++ v2 (2026-07-26)
@@ -472,55 +472,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H12"/>
+  <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A5" sqref="A5:H12"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5:H10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="232.229" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="22">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8">
@@ -660,102 +660,50 @@
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="3">
         <v>120</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="3">
         <v>180</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="3">
         <v>300</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="G10" s="3">
         <v>500</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>22</v>
-      </c>
-[...50 lines deleted...]
-        <v>5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>