--- v2 (2026-07-26)
+++ v3 (2026-09-09)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>ETP80 PU TUBI FLESSIBILI CON FOGLIA DI POLIURETANO</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>La lunghezza dei tubi si deve intendere in posizione tesa ed a temperatura ambiente (16/18°C - tolleranza ± 2%).Le dimensioni sono espresse in mm.I prezzi indicati si riferiscono al metro lineare.</t>
   </si>
   <si>
     <t>ø Interno</t>
   </si>
   <si>
     <t>ETP80-PU</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>20,19</t>
   </si>
   <si>
     <t>a.r.</t>
   </si>
   <si>
     <t>62,34</t>
   </si>
   <si>
     <t>130,02</t>
   </si>
   <si>
     <t>25,05</t>
   </si>
   <si>
     <t>48,08</t>
   </si>
   <si>
     <t>87,72</t>
   </si>
   <si>
     <t>145,96</t>
   </si>