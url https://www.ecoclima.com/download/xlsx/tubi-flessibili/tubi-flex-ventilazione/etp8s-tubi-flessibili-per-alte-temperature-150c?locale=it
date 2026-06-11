--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -32,126 +32,126 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>ETP8S TUBI FLESSIBILI PER ALTE TEMPERATURE 150C</t>
   </si>
   <si>
     <t>Listino prezzi</t>
   </si>
   <si>
     <t>La lunghezza dei tubi si deve intendere in posizione tesa ed a temperatura ambiente (16/18°C - tolleranza ± 2%).Le dimensioni sono espresse in mm.I prezzi indicati si riferiscono al metro lineare.</t>
   </si>
   <si>
     <t>ø interno</t>
   </si>
   <si>
     <t>ETP8S</t>
   </si>
   <si>
     <t>euro</t>
   </si>
   <si>
-    <t>41,58</t>
-[...74 lines deleted...]
-    <t>173,62</t>
+    <t>43,24</t>
+  </si>
+  <si>
+    <t>57,37</t>
+  </si>
+  <si>
+    <t>71,83</t>
+  </si>
+  <si>
+    <t>107,82</t>
+  </si>
+  <si>
+    <t>203,42</t>
+  </si>
+  <si>
+    <t>46,04</t>
+  </si>
+  <si>
+    <t>58,46</t>
+  </si>
+  <si>
+    <t>79,77</t>
+  </si>
+  <si>
+    <t>113,22</t>
+  </si>
+  <si>
+    <t>234,08</t>
+  </si>
+  <si>
+    <t>46,33</t>
+  </si>
+  <si>
+    <t>60,82</t>
+  </si>
+  <si>
+    <t>84,07</t>
+  </si>
+  <si>
+    <t>123,10</t>
+  </si>
+  <si>
+    <t>46,94</t>
+  </si>
+  <si>
+    <t>65,16</t>
+  </si>
+  <si>
+    <t>87,55</t>
+  </si>
+  <si>
+    <t>134,72</t>
+  </si>
+  <si>
+    <t>49,22</t>
+  </si>
+  <si>
+    <t>66,22</t>
+  </si>
+  <si>
+    <t>94,47</t>
+  </si>
+  <si>
+    <t>149,69</t>
+  </si>
+  <si>
+    <t>53,05</t>
+  </si>
+  <si>
+    <t>69,69</t>
+  </si>
+  <si>
+    <t>97,79</t>
+  </si>
+  <si>
+    <t>180,56</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>