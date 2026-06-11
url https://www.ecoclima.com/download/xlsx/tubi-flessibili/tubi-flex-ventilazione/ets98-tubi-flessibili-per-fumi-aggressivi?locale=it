--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -35,123 +35,123 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>ETS98 TUBI FLESSIBILI PER FUMI AGGRESSIVI</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>La lunghezza dei tubi si deve intendere in posizione tesa ed a temperatura ambiente (16/18°C - tolleranza ± 2%).Le dimensioni sono espresse in mm.I prezzi indicati si riferiscono al metro lineare.</t>
   </si>
   <si>
     <t>ø Interno</t>
   </si>
   <si>
     <t>ETS98</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>28,07</t>
-[...50 lines deleted...]
-    <t>46,63</t>
+    <t>29,19</t>
+  </si>
+  <si>
+    <t>60,37</t>
+  </si>
+  <si>
+    <t>88,35</t>
+  </si>
+  <si>
+    <t>171,67</t>
+  </si>
+  <si>
+    <t>320,36</t>
+  </si>
+  <si>
+    <t>31,73</t>
+  </si>
+  <si>
+    <t>64,77</t>
+  </si>
+  <si>
+    <t>92,73</t>
+  </si>
+  <si>
+    <t>201,25</t>
+  </si>
+  <si>
+    <t>37,20</t>
+  </si>
+  <si>
+    <t>70,97</t>
+  </si>
+  <si>
+    <t>107,21</t>
+  </si>
+  <si>
+    <t>209,42</t>
+  </si>
+  <si>
+    <t>42,43</t>
   </si>
   <si>
     <t>73,62</t>
   </si>
   <si>
-    <t>128,67</t>
-[...14 lines deleted...]
-    <t>275,74</t>
+    <t>116,30</t>
+  </si>
+  <si>
+    <t>226,69</t>
+  </si>
+  <si>
+    <t>48,50</t>
+  </si>
+  <si>
+    <t>76,56</t>
+  </si>
+  <si>
+    <t>133,82</t>
+  </si>
+  <si>
+    <t>253,18</t>
+  </si>
+  <si>
+    <t>54,32</t>
+  </si>
+  <si>
+    <t>80,96</t>
+  </si>
+  <si>
+    <t>145,48</t>
+  </si>
+  <si>
+    <t>286,77</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>