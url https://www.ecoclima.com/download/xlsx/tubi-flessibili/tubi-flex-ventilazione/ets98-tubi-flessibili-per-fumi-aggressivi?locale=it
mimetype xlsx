--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>ETS98 TUBI FLESSIBILI PER FUMI AGGRESSIVI</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>La lunghezza dei tubi si deve intendere in posizione tesa ed a temperatura ambiente (16/18°C - tolleranza ± 2%).Le dimensioni sono espresse in mm.I prezzi indicati si riferiscono al metro lineare.</t>
   </si>
   <si>
     <t>ø Interno</t>
   </si>
   <si>
     <t>ETS98</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>29,19</t>
   </si>
   <si>
     <t>60,37</t>
   </si>
   <si>
     <t>88,35</t>
   </si>
   <si>
     <t>171,67</t>
   </si>
   <si>
     <t>320,36</t>
   </si>
   <si>
     <t>31,73</t>
   </si>
   <si>
     <t>64,77</t>
   </si>
   <si>
     <t>92,73</t>
   </si>