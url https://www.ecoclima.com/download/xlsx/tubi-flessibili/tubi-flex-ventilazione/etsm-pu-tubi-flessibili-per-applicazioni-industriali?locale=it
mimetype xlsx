--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -41,120 +41,120 @@
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Le dimensioni sono espresse in mm.I prezzi indicati si riferiscono al metro lineare.</t>
   </si>
   <si>
     <t>ø Interno</t>
   </si>
   <si>
     <t>ETSM-PU145</t>
   </si>
   <si>
     <t>ETSM-PU160</t>
   </si>
   <si>
     <t>ETSM-PU170</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>10,45</t>
-[...68 lines deleted...]
-    <t>26,82</t>
+    <t>10,87</t>
+  </si>
+  <si>
+    <t>15,26</t>
+  </si>
+  <si>
+    <t>19,24</t>
+  </si>
+  <si>
+    <t>11,84</t>
+  </si>
+  <si>
+    <t>16,15</t>
+  </si>
+  <si>
+    <t>21,31</t>
+  </si>
+  <si>
+    <t>12,20</t>
+  </si>
+  <si>
+    <t>17,36</t>
+  </si>
+  <si>
+    <t>22,06</t>
+  </si>
+  <si>
+    <t>12,78</t>
+  </si>
+  <si>
+    <t>18,31</t>
+  </si>
+  <si>
+    <t>23,40</t>
+  </si>
+  <si>
+    <t>13,38</t>
+  </si>
+  <si>
+    <t>19,23</t>
+  </si>
+  <si>
+    <t>24,62</t>
+  </si>
+  <si>
+    <t>14,12</t>
+  </si>
+  <si>
+    <t>20,39</t>
+  </si>
+  <si>
+    <t>25,84</t>
+  </si>
+  <si>
+    <t>15,86</t>
+  </si>
+  <si>
+    <t>22,81</t>
+  </si>
+  <si>
+    <t>26,89</t>
+  </si>
+  <si>
+    <t>17,64</t>
+  </si>
+  <si>
+    <t>25,33</t>
+  </si>
+  <si>
+    <t>27,89</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>