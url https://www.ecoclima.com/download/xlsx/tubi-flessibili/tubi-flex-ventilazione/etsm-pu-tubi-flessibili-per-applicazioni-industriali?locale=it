--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -38,51 +38,51 @@
   <si>
     <t>ETSM PU TUBI FLESSIBILI PER APPLICAZIONI INDUSTRIALI</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Le dimensioni sono espresse in mm.I prezzi indicati si riferiscono al metro lineare.</t>
   </si>
   <si>
     <t>ø Interno</t>
   </si>
   <si>
     <t>ETSM-PU145</t>
   </si>
   <si>
     <t>ETSM-PU160</t>
   </si>
   <si>
     <t>ETSM-PU170</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>10,87</t>
   </si>
   <si>
     <t>15,26</t>
   </si>
   <si>
     <t>19,24</t>
   </si>
   <si>
     <t>11,84</t>
   </si>
   <si>
     <t>16,15</t>
   </si>
   <si>
     <t>21,31</t>
   </si>
   <si>
     <t>12,20</t>
   </si>
   <si>
     <t>17,36</t>
   </si>