--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -44,102 +44,102 @@
   <si>
     <t>La lunghezza dei tubi si deve intendere in posizione tesa ed a temperatura ambiente (16/18°C - tolleranza ± 2%). Per imballi diversi da quelli indicati in tabella aumento del 10% sul prezzo di acquisto.Le dimensioni sono espresse in mm.I prezzi indicati si riferiscono al metro lineare.</t>
   </si>
   <si>
     <t>ø Interno</t>
   </si>
   <si>
     <t>PLASTIROLL</t>
   </si>
   <si>
     <t>Imballo Standard</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>Scatola</t>
   </si>
   <si>
     <t>32x36</t>
   </si>
   <si>
-    <t>12,15</t>
+    <t>12,64</t>
   </si>
   <si>
     <t>30 metri lineari (nr. 6 x 5m)</t>
   </si>
   <si>
     <t>55x61</t>
   </si>
   <si>
-    <t>16,01</t>
+    <t>16,65</t>
   </si>
   <si>
     <t>20 metri lineari (nr. 4 x 5m)</t>
   </si>
   <si>
     <t>75x81</t>
   </si>
   <si>
-    <t>21,39</t>
+    <t>22,25</t>
   </si>
   <si>
     <t>80x86</t>
   </si>
   <si>
-    <t>22,27</t>
+    <t>23,16</t>
   </si>
   <si>
     <t>95x101</t>
   </si>
   <si>
-    <t>25,63</t>
+    <t>26,66</t>
   </si>
   <si>
     <t>125x131</t>
   </si>
   <si>
-    <t>34,37</t>
+    <t>35,74</t>
   </si>
   <si>
     <t>5 metri lineari (nr. 1 x 5m)</t>
   </si>
   <si>
     <t>150x156</t>
   </si>
   <si>
-    <t>43,95</t>
+    <t>45,71</t>
   </si>
   <si>
     <t>200x206</t>
   </si>
   <si>
-    <t>60,81</t>
+    <t>63,24</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>