--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>PLASTIROLL TUBI FLESSIBILI IN SPECIALE PROFILO DI PVC</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>La lunghezza dei tubi si deve intendere in posizione tesa ed a temperatura ambiente (16/18°C - tolleranza ± 2%). Per imballi diversi da quelli indicati in tabella aumento del 10% sul prezzo di acquisto.Le dimensioni sono espresse in mm.I prezzi indicati si riferiscono al metro lineare.</t>
   </si>
   <si>
     <t>ø Interno</t>
   </si>
   <si>
     <t>PLASTIROLL</t>
   </si>
   <si>
     <t>Imballo Standard</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>Scatola</t>
   </si>
   <si>
     <t>32x36</t>
   </si>
   <si>
     <t>12,64</t>
   </si>
   <si>
     <t>30 metri lineari (nr. 6 x 5m)</t>
   </si>
   <si>
     <t>55x61</t>
   </si>
   <si>
     <t>16,65</t>
   </si>
   <si>
     <t>20 metri lineari (nr. 4 x 5m)</t>
   </si>
   <si>
     <t>75x81</t>
   </si>