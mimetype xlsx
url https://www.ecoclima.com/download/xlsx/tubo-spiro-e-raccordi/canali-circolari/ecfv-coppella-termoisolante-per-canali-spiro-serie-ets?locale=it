--- v0 (2026-06-05)
+++ v1 (2026-09-05)
@@ -26,51 +26,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>ECFV COPPELLA TERMOISOLANTE PER CANALI SPIRO SERIE ETS</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>ECFV Ø Interno (mm)</t>
   </si>
   <si>
     <t>Spessore 25 mm</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>26,18</t>
   </si>
   <si>
     <t>27,09</t>
   </si>
   <si>
     <t>29,07</t>
   </si>
   <si>
     <t>32,21</t>
   </si>
   <si>
     <t>33,61</t>
   </si>
   <si>
     <t>37,41</t>
   </si>
   <si>
     <t>43,76</t>
   </si>
   <si>
     <t>51,36</t>
   </si>