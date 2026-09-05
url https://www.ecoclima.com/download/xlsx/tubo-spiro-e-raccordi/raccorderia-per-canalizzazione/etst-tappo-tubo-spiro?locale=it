--- v0 (2026-06-05)
+++ v1 (2026-09-05)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>ETST TAPPO TUBO SPIRO</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Diametro</t>
   </si>
   <si>
     <t>ETST</t>
   </si>
   <si>
     <t>ETST-G</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>3,34</t>
   </si>
   <si>
     <t>8,76</t>
   </si>
   <si>
     <t>3,48</t>
   </si>
   <si>
     <t>4,05</t>
   </si>
   <si>
     <t>9,08</t>
   </si>
   <si>
     <t>4,79</t>
   </si>
   <si>
     <t>9,28</t>
   </si>
   <si>
     <t>4,95</t>
   </si>