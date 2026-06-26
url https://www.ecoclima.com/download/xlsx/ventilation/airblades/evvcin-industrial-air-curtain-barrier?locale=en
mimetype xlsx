--- v0 (2026-05-10)
+++ v1 (2026-06-26)
@@ -53,252 +53,252 @@
   <si>
     <t>Riscaldamento</t>
   </si>
   <si>
     <t>Electrical Supply</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>m3/h</t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
     <t>EVVCIN1A150-S0AC</t>
   </si>
   <si>
     <t>Senza</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>3.671,86</t>
+    <t>3.818,73</t>
   </si>
   <si>
     <t>EVVCIN1A200-S0AC</t>
   </si>
   <si>
-    <t>5.098,97</t>
+    <t>5.302,93</t>
   </si>
   <si>
     <t>EVVCIN1A250-S0AC</t>
   </si>
   <si>
-    <t>5.734,08</t>
+    <t>5.963,44</t>
   </si>
   <si>
     <t>EVVCIN1A150-E1AC</t>
   </si>
   <si>
     <t>Elettrico</t>
   </si>
   <si>
     <t>24,3</t>
   </si>
   <si>
-    <t>4.908,89</t>
+    <t>5.105,25</t>
   </si>
   <si>
     <t>EVVCIN1A200-E1AC</t>
   </si>
   <si>
     <t>32,4</t>
   </si>
   <si>
-    <t>6.830,81</t>
+    <t>7.104,04</t>
   </si>
   <si>
     <t>EVVCIN1A250-E1AC</t>
   </si>
   <si>
     <t>40,5</t>
   </si>
   <si>
-    <t>7.837,03</t>
+    <t>8.150,51</t>
   </si>
   <si>
     <t>EVVCIN1A150-V2AC</t>
   </si>
   <si>
     <t>Acqua</t>
   </si>
   <si>
     <t>62,9</t>
   </si>
   <si>
-    <t>4.619,25</t>
+    <t>4.804,02</t>
   </si>
   <si>
     <t>EVVCIN1A200-V2AC</t>
   </si>
   <si>
     <t>84,6</t>
   </si>
   <si>
-    <t>6.584,91</t>
+    <t>6.848,31</t>
   </si>
   <si>
     <t>EVVCIN1A250-V2AC</t>
   </si>
   <si>
     <t>106,0</t>
   </si>
   <si>
-    <t>7.630,35</t>
+    <t>7.935,56</t>
   </si>
   <si>
     <t>Listino prezzi accessori:</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>EVVCIN1-KOT-H-STROP</t>
   </si>
   <si>
     <t>Kit supporto a soffitto per montaggio orizzontale</t>
   </si>
   <si>
-    <t>233,83</t>
+    <t>243,18</t>
   </si>
   <si>
     <t>EVVCIN1-KOT-H-STENA</t>
   </si>
   <si>
     <t>Kit supporto a parete per montaggio orizzontale</t>
   </si>
   <si>
-    <t>449,55</t>
+    <t>467,53</t>
   </si>
   <si>
     <t>EVVCIN1-KOT-H-ZAVES</t>
   </si>
   <si>
     <t>Staffa sospensione barriere con barre filettate (non fornite)</t>
   </si>
   <si>
-    <t>49,78</t>
+    <t>51,77</t>
   </si>
   <si>
     <t>EVVCIN1-KOT-V-STENA</t>
   </si>
   <si>
     <t>Ancoraggio a parete per montaggio verticale</t>
   </si>
   <si>
-    <t>146,33</t>
+    <t>152,18</t>
   </si>
   <si>
     <t>EVVCIN1-KOT-V-ZEM</t>
   </si>
   <si>
     <t>Staffa fissa per montaggio verticale (2 pezzi)</t>
   </si>
   <si>
-    <t>30,17</t>
+    <t>31,38</t>
   </si>
   <si>
     <t>EVVCIN1-KOT-V-PODST</t>
   </si>
   <si>
     <t>Piedistallo orientabile per montaggio verticale</t>
   </si>
   <si>
-    <t>636,62</t>
+    <t>662,08</t>
   </si>
   <si>
     <t>EVSTRA1-050L22</t>
   </si>
   <si>
     <t>Regolatore a 5 velocitÃ  5 AmpÃ©re (max 3 ventilatori)</t>
   </si>
   <si>
-    <t>627,57</t>
+    <t>652,67</t>
   </si>
   <si>
     <t>EVSTRA1-075L22</t>
   </si>
   <si>
     <t>Regolatore a 5 velocitÃ  7,5 AmpÃ©re (max 5 ventilatori)</t>
   </si>
   <si>
-    <t>799,54</t>
+    <t>831,52</t>
   </si>
   <si>
     <t>EVSTRA1-160L20</t>
   </si>
   <si>
     <t>Regolatore a 5 velocitÃ  16 AmpÃ©re (max 12 ventilatori)</t>
   </si>
   <si>
-    <t>2.508,75</t>
+    <t>2.609,10</t>
   </si>
   <si>
     <t>EVVCIN-CP13</t>
   </si>
   <si>
     <t>Quadro controllo unica velocitÃ  per barriere e resistenze ( max 13 ventilatori)</t>
   </si>
   <si>
     <t>EVSTYKAC-25</t>
   </si>
   <si>
     <t>Box contattori resistenze elettriche per barriere Models 150 e 200 (1 per barriera)</t>
   </si>
   <si>
-    <t>610,97</t>
+    <t>635,41</t>
   </si>
   <si>
     <t>EVSTYKAC-40</t>
   </si>
   <si>
     <t>Box contattori resistenze elettriche per barriere Models 250 (1 per barriera)</t>
   </si>
   <si>
-    <t>945,87</t>
+    <t>983,70</t>
   </si>
   <si>
     <t>EVDS</t>
   </si>
   <si>
     <t>Interruttore apertura porte</t>
   </si>
   <si>
-    <t>179,52</t>
+    <t>186,70</t>
   </si>
   <si>
     <t>EVFI-PYTEL-KRUH</t>
   </si>
   <si>
     <t>Filtro per ventilatori</t>
   </si>
   <si>
-    <t>87,50</t>
+    <t>91,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>