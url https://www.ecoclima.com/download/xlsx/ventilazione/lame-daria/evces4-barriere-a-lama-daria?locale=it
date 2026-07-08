--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -29,336 +29,336 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>EVCES4 BARRIERE A LAMA DARIA</t>
   </si>
   <si>
     <t>Listino Prezzi Lame d'Aria BASIC</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>EVCES4-B-100-S0-BA</t>
   </si>
   <si>
-    <t>2.127,54</t>
+    <t>2.212,64</t>
   </si>
   <si>
     <t>EVCES4-B-150-S0-BA</t>
   </si>
   <si>
-    <t>2.493,03</t>
+    <t>2.592,75</t>
   </si>
   <si>
     <t>EVCES4-B-200-S0-BA</t>
   </si>
   <si>
-    <t>2.763,43</t>
+    <t>2.873,97</t>
   </si>
   <si>
     <t>EVCES4-B-250-S0-BA</t>
   </si>
   <si>
-    <t>3.356,23</t>
+    <t>3.490,48</t>
   </si>
   <si>
     <t>EVCES4-B-100-E1-BA</t>
   </si>
   <si>
-    <t>2.640,11</t>
+    <t>2.745,71</t>
   </si>
   <si>
     <t>EVCES4-B-150-E1-BA</t>
   </si>
   <si>
-    <t>3.369,60</t>
+    <t>3.504,38</t>
   </si>
   <si>
     <t>EVCES4-B-200-E1-BA</t>
   </si>
   <si>
-    <t>3.687,54</t>
+    <t>3.835,04</t>
   </si>
   <si>
     <t>EVCES4-B-250-E1-BA</t>
   </si>
   <si>
-    <t>4.375,43</t>
+    <t>4.550,45</t>
   </si>
   <si>
     <t>EVCES4-B-100-E0-BA</t>
   </si>
   <si>
-    <t>2.536,11</t>
+    <t>2.637,55</t>
   </si>
   <si>
     <t>EVCES4-B-150-E0-BA</t>
   </si>
   <si>
-    <t>3.229,94</t>
+    <t>3.359,14</t>
   </si>
   <si>
     <t>EVCES4-B-200-E0-BA</t>
   </si>
   <si>
-    <t>3.530,06</t>
+    <t>3.671,26</t>
   </si>
   <si>
     <t>EVCES4-B-250-E0-BA</t>
   </si>
   <si>
-    <t>4.182,29</t>
+    <t>4.349,58</t>
   </si>
   <si>
     <t>EVCES4-B-100-V2-BA</t>
   </si>
   <si>
-    <t>2.601,49</t>
+    <t>2.705,55</t>
   </si>
   <si>
     <t>EVCES4-B-150-V2-BA</t>
   </si>
   <si>
-    <t>3.094,74</t>
+    <t>3.218,53</t>
   </si>
   <si>
     <t>EVCES4-B-200-V2-BA</t>
   </si>
   <si>
-    <t>3.479,54</t>
+    <t>3.618,72</t>
   </si>
   <si>
     <t>EVCES4-B-250-V2-BA</t>
   </si>
   <si>
-    <t>4.170,40</t>
+    <t>4.337,22</t>
   </si>
   <si>
     <t>Listino prezzi lame d'aria PRIME</t>
   </si>
   <si>
     <t>EVCES4-B-100-S0-PR</t>
   </si>
   <si>
-    <t>2.741,14</t>
+    <t>2.850,79</t>
   </si>
   <si>
     <t>EVCES4-B-150-S0-PR</t>
   </si>
   <si>
-    <t>3.152,69</t>
+    <t>3.278,80</t>
   </si>
   <si>
     <t>EVCES4-B-200-S0-PR</t>
   </si>
   <si>
-    <t>3.568,69</t>
+    <t>3.711,44</t>
   </si>
   <si>
     <t>EVCES4-B-250-S0-PR</t>
   </si>
   <si>
-    <t>3.974,29</t>
+    <t>4.133,26</t>
   </si>
   <si>
     <t>EVCES4-B-100-E1-PR</t>
   </si>
   <si>
-    <t>3.531,54</t>
+    <t>3.672,80</t>
   </si>
   <si>
     <t>EVCES4-B-150-E1-PR</t>
   </si>
   <si>
-    <t>4.082,74</t>
+    <t>4.246,05</t>
   </si>
   <si>
     <t>EVCES4-B-200-E1-PR</t>
   </si>
   <si>
-    <t>4.660,69</t>
+    <t>4.847,12</t>
   </si>
   <si>
     <t>EVCES4-B-250-E1-PR</t>
   </si>
   <si>
-    <t>5.173,26</t>
+    <t>5.380,19</t>
   </si>
   <si>
     <t>EVCES4-B-100-E0-PR</t>
   </si>
   <si>
-    <t>3.524,11</t>
+    <t>3.665,07</t>
   </si>
   <si>
     <t>EVCES4-B-150-E0-PR</t>
   </si>
   <si>
-    <t>4.001,03</t>
+    <t>4.161,07</t>
   </si>
   <si>
     <t>EVCES4-B-200-E0-PR</t>
   </si>
   <si>
-    <t>4.645,83</t>
+    <t>4.831,66</t>
   </si>
   <si>
     <t>EVCES4-B-250-E0-PR</t>
   </si>
   <si>
-    <t>5.164,34</t>
+    <t>5.370,91</t>
   </si>
   <si>
     <t>EVCES4-B-100-V2-PR</t>
   </si>
   <si>
-    <t>3.305,71</t>
+    <t>3.437,94</t>
   </si>
   <si>
     <t>EVCES4-B-150-V2-PR</t>
   </si>
   <si>
-    <t>3.827,20</t>
+    <t>3.980,29</t>
   </si>
   <si>
     <t>EVCES4-B-200-V2-PR</t>
   </si>
   <si>
-    <t>4.390,29</t>
+    <t>4.565,90</t>
   </si>
   <si>
     <t>EVCES4-B-250-V2-PR</t>
   </si>
   <si>
-    <t>4.919,20</t>
+    <t>5.115,97</t>
   </si>
   <si>
     <t>Listino prezzi lame d'aria SLAVE</t>
   </si>
   <si>
     <t>EVCES4-B-100-S0-PS</t>
   </si>
   <si>
-    <t>2.328,11</t>
+    <t>2.421,23</t>
   </si>
   <si>
     <t>EVCES4-B-150-S0-PS</t>
   </si>
   <si>
-    <t>2.738,17</t>
+    <t>2.847,70</t>
   </si>
   <si>
     <t>EVCES4-B-200-S0-PS</t>
   </si>
   <si>
-    <t>3.069,49</t>
+    <t>3.192,27</t>
   </si>
   <si>
     <t>EVCES4-B-250-S0-PS</t>
   </si>
   <si>
-    <t>3.561,26</t>
+    <t>3.703,71</t>
   </si>
   <si>
     <t>EVCES4-B-100-E1-PS</t>
   </si>
   <si>
-    <t>2.996,69</t>
+    <t>3.116,56</t>
   </si>
   <si>
     <t>EVCES4-B-150-E1-PS</t>
   </si>
   <si>
-    <t>3.586,51</t>
+    <t>3.729,97</t>
   </si>
   <si>
     <t>EVCES4-B-200-E1-PS</t>
   </si>
   <si>
-    <t>4.044,11</t>
+    <t>4.205,87</t>
   </si>
   <si>
     <t>EVCES4-B-250-E1-PS</t>
   </si>
   <si>
-    <t>4.732,00</t>
+    <t>4.921,28</t>
   </si>
   <si>
     <t>EVCES4-B-100-E0-PS</t>
   </si>
   <si>
-    <t>2.892,69</t>
+    <t>3.008,40</t>
   </si>
   <si>
     <t>EVCES4-B-150-E0-PS</t>
   </si>
   <si>
-    <t>3.601,37</t>
+    <t>3.745,42</t>
   </si>
   <si>
     <t>EVCES4-B-200-E0-PS</t>
   </si>
   <si>
-    <t>3.885,14</t>
+    <t>4.040,55</t>
   </si>
   <si>
     <t>EVCES4-B-250-E0-PS</t>
   </si>
   <si>
-    <t>4.538,86</t>
+    <t>4.720,41</t>
   </si>
   <si>
     <t>EVCES4-B-100-V2-PS</t>
   </si>
   <si>
     <t>EVCES4-B-150-V2-PS</t>
   </si>
   <si>
-    <t>3.412,69</t>
+    <t>3.549,20</t>
   </si>
   <si>
     <t>EVCES4-B-200-V2-PS</t>
   </si>
   <si>
-    <t>3.856,91</t>
+    <t>4.011,19</t>
   </si>
   <si>
     <t>EVCES4-B-250-V2-PS</t>
   </si>
   <si>
-    <t>4.504,69</t>
+    <t>4.684,88</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>