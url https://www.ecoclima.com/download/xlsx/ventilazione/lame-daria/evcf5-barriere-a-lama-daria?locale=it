--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -29,264 +29,264 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>EVCF5 BARRIERE A LAMA DARIA</t>
   </si>
   <si>
     <t>Listino prezzi lame d'aria BASIC</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>EVCF5-B-100S-BA</t>
   </si>
   <si>
-    <t>3.130,40  </t>
+    <t>3.255,62  </t>
   </si>
   <si>
     <t>EVCF5-B-150S-BA</t>
   </si>
   <si>
-    <t>4.137,71  </t>
+    <t>4.303,22  </t>
   </si>
   <si>
     <t>EVCF5-B-200S-BA</t>
   </si>
   <si>
-    <t>4.824,11  </t>
+    <t>5.017,07  </t>
   </si>
   <si>
     <t>EVCF5-B-250S-BA</t>
   </si>
   <si>
-    <t>6.144,91  </t>
+    <t>6.390,71  </t>
   </si>
   <si>
     <t>EVCF5-B-100E-BA</t>
   </si>
   <si>
-    <t>3.782,63  </t>
+    <t>3.933,94  </t>
   </si>
   <si>
     <t>EVCF5-B-150E-BA</t>
   </si>
   <si>
-    <t>5.244,57  </t>
+    <t>5.454,35  </t>
   </si>
   <si>
     <t>EVCF5-B-200E-BA</t>
   </si>
   <si>
-    <t>6.040,91  </t>
+    <t>6.282,55  </t>
   </si>
   <si>
     <t>EVCF5-B-250E-BA</t>
   </si>
   <si>
-    <t>7.544,46  </t>
+    <t>7.846,24  </t>
   </si>
   <si>
     <t>EVCF5-B-100V-BA</t>
   </si>
   <si>
-    <t>3.855,43  </t>
+    <t>4.009,65  </t>
   </si>
   <si>
     <t>EVCF5-B-150V-BA</t>
   </si>
   <si>
-    <t>4.856,80  </t>
+    <t>5.051,07  </t>
   </si>
   <si>
     <t>EVCF5-B-200V-BA</t>
   </si>
   <si>
-    <t>6.079,54  </t>
+    <t>6.322,72  </t>
   </si>
   <si>
     <t>EVCF5-B-250V-BA</t>
   </si>
   <si>
-    <t>7.514,74  </t>
+    <t>7.815,33  </t>
   </si>
   <si>
     <t>Listino prezzi lame d'aria PRIME</t>
   </si>
   <si>
     <t>EVCF5-B-100S-PR</t>
   </si>
   <si>
-    <t>3.699,43  </t>
+    <t>3.847,41  </t>
   </si>
   <si>
     <t>EVCF5-B-150S-PR</t>
   </si>
   <si>
-    <t>4.675,54  </t>
+    <t>4.862,56  </t>
   </si>
   <si>
     <t>EVCF5-B-200S-PR</t>
   </si>
   <si>
-    <t>5.336,69  </t>
+    <t>5.550,16  </t>
   </si>
   <si>
     <t>EVCF5-B-250S-PR</t>
   </si>
   <si>
-    <t>6.508,91  </t>
+    <t>6.769,27  </t>
   </si>
   <si>
     <t>EVCF5-B-100E-PR</t>
   </si>
   <si>
-    <t>4.470,51  </t>
+    <t>4.649,33  </t>
   </si>
   <si>
     <t>EVCF5-B-150E-PR</t>
   </si>
   <si>
-    <t>5.742,29  </t>
+    <t>5.971,98  </t>
   </si>
   <si>
     <t>EVCF5-B-200E-PR</t>
   </si>
   <si>
-    <t>6.422,74  </t>
+    <t>6.679,65  </t>
   </si>
   <si>
     <t>EVCF5-B-250E-PR</t>
   </si>
   <si>
-    <t>7.807,43  </t>
+    <t>8.119,73  </t>
   </si>
   <si>
     <t>EVCF5-B-100V-PR</t>
   </si>
   <si>
-    <t>4.318,97  </t>
+    <t>4.491,73  </t>
   </si>
   <si>
     <t>EVCF5-B-150V-PR</t>
   </si>
   <si>
-    <t>5.360,46  </t>
+    <t>5.574,88  </t>
   </si>
   <si>
     <t>EVCF5-B-200V-PR</t>
   </si>
   <si>
-    <t>6.427,20  </t>
+    <t>6.684,29  </t>
   </si>
   <si>
     <t>EVCF5-B-250V-PR</t>
   </si>
   <si>
-    <t>7.593,49  </t>
+    <t>7.897,23  </t>
   </si>
   <si>
     <t>Listino prezzi lame d'aria SLAVE</t>
   </si>
   <si>
     <t>EVCF5-B-100S-PS</t>
   </si>
   <si>
-    <t>3.293,83  </t>
+    <t>3.425,58  </t>
   </si>
   <si>
     <t>EVCF5-B-150S-PS</t>
   </si>
   <si>
-    <t>4.269,94  </t>
+    <t>4.440,74  </t>
   </si>
   <si>
     <t>EVCF5-B-200S-PS</t>
   </si>
   <si>
-    <t>4.931,09  </t>
+    <t>5.128,33  </t>
   </si>
   <si>
     <t>EVCF5-B-250S-PS</t>
   </si>
   <si>
-    <t>6.103,31  </t>
+    <t>6.347,44  </t>
   </si>
   <si>
     <t>EVCF5-B-100E-PS</t>
   </si>
   <si>
-    <t>4.064,91  </t>
+    <t>4.227,51  </t>
   </si>
   <si>
     <t>EVCF5-B-150E-PS</t>
   </si>
   <si>
     <t>EVCF5-B-200E-PS</t>
   </si>
   <si>
-    <t>6.017,14  </t>
+    <t>6.257,83  </t>
   </si>
   <si>
     <t>EVCF5-B-250E-PS</t>
   </si>
   <si>
-    <t>7.401,83  </t>
+    <t>7.697,90  </t>
   </si>
   <si>
     <t>EVCF5-B-100V-PS</t>
   </si>
   <si>
-    <t>3.913,37  </t>
+    <t>4.069,90  </t>
   </si>
   <si>
     <t>EVCF5-B-150V-PS</t>
   </si>
   <si>
-    <t>4.954,86  </t>
+    <t>5.153,05  </t>
   </si>
   <si>
     <t>EVCF5-B-200V-PS</t>
   </si>
   <si>
-    <t>6.021,60  </t>
+    <t>6.262,46  </t>
   </si>
   <si>
     <t>EVCF5-B-250V-PS</t>
   </si>
   <si>
-    <t>7.187,89  </t>
+    <t>7.475,41  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>