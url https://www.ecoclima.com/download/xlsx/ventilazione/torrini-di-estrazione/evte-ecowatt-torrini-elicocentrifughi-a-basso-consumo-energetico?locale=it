--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -38,69 +38,69 @@
   <si>
     <t>EVTE ECOWATT TORRINI ELICOCENTRIFUGHI A BASSO CONSUMO ENERGETICO</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>EVTE ECOWATT</t>
   </si>
   <si>
     <t>REB ECOWATT</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>500/150</t>
   </si>
   <si>
-    <t>1.704,83</t>
-[...2 lines deleted...]
-    <t>194,95</t>
+    <t>1.773,02</t>
+  </si>
+  <si>
+    <t>202,75</t>
   </si>
   <si>
     <t>500/160</t>
   </si>
   <si>
-    <t>1.710,83</t>
-[...8 lines deleted...]
-    <t>3.635,49</t>
+    <t>1.779,26</t>
+  </si>
+  <si>
+    <t>1.886,05</t>
+  </si>
+  <si>
+    <t>3.522,38</t>
+  </si>
+  <si>
+    <t>3.780,91</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>