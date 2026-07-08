--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -38,204 +38,204 @@
   <si>
     <t>EVTN SP TORRINI A GETTO ORIZZONTALE 400C 2 ORE</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>EVTN-SP - Trifase</t>
   </si>
   <si>
     <t>EVTN-SP - Monofase</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>20 P4</t>
   </si>
   <si>
-    <t>1.547,49</t>
-[...2 lines deleted...]
-    <t>1.419,84</t>
+    <t>1.609,39</t>
+  </si>
+  <si>
+    <t>1.476,63</t>
   </si>
   <si>
     <t>20 P6</t>
   </si>
   <si>
-    <t>1.416,34</t>
+    <t>1.472,99</t>
   </si>
   <si>
     <t>20 P4/6</t>
   </si>
   <si>
-    <t>1.888,46</t>
+    <t>1.964,00</t>
   </si>
   <si>
     <t>30 P4</t>
   </si>
   <si>
-    <t>1.722,34</t>
-[...2 lines deleted...]
-    <t>1.739,83</t>
+    <t>1.791,23</t>
+  </si>
+  <si>
+    <t>1.809,42</t>
   </si>
   <si>
     <t>30 P4/6</t>
   </si>
   <si>
-    <t>2.054,57</t>
+    <t>2.136,75</t>
   </si>
   <si>
     <t>40 P4</t>
   </si>
   <si>
-    <t>1.664,64</t>
-[...2 lines deleted...]
-    <t>1.879,71</t>
+    <t>1.731,23</t>
+  </si>
+  <si>
+    <t>1.954,90</t>
   </si>
   <si>
     <t>40 P4/6</t>
   </si>
   <si>
-    <t>2.421,77</t>
+    <t>2.518,64</t>
   </si>
   <si>
     <t>50 P4</t>
   </si>
   <si>
-    <t>2.561,66</t>
-[...2 lines deleted...]
-    <t>2.544,17</t>
+    <t>2.664,13</t>
+  </si>
+  <si>
+    <t>2.645,94</t>
   </si>
   <si>
     <t>50 P6</t>
   </si>
   <si>
-    <t>2.614,11</t>
+    <t>2.718,67</t>
   </si>
   <si>
     <t>50 P4/6</t>
   </si>
   <si>
-    <t>2.955,09</t>
+    <t>3.073,29</t>
   </si>
   <si>
     <t>50 P6/8</t>
   </si>
   <si>
-    <t>2.885,14</t>
+    <t>3.000,55</t>
   </si>
   <si>
     <t>60 P4</t>
   </si>
   <si>
-    <t>3.060,00</t>
+    <t>3.182,40</t>
   </si>
   <si>
     <t>60 P6</t>
   </si>
   <si>
-    <t>2.780,23</t>
+    <t>2.891,44</t>
   </si>
   <si>
     <t>60 P4/6</t>
   </si>
   <si>
-    <t>3.488,40</t>
+    <t>3.627,94</t>
   </si>
   <si>
     <t>60 P6/8</t>
   </si>
   <si>
-    <t>3.138,69</t>
+    <t>3.264,24</t>
   </si>
   <si>
     <t>70 P6</t>
   </si>
   <si>
-    <t>3.129,94</t>
+    <t>3.255,14</t>
   </si>
   <si>
     <t>70 P8</t>
   </si>
   <si>
     <t>70 P6/8</t>
   </si>
   <si>
-    <t>4.231,54</t>
+    <t>4.400,80</t>
   </si>
   <si>
     <t>80 P6</t>
   </si>
   <si>
-    <t>3.610,80</t>
+    <t>3.755,23</t>
   </si>
   <si>
     <t>80 P6/8</t>
   </si>
   <si>
-    <t>4.712,40</t>
+    <t>4.900,90</t>
   </si>
   <si>
     <t>90 P6</t>
   </si>
   <si>
-    <t>4.353,94</t>
+    <t>4.528,10</t>
   </si>
   <si>
     <t>90 P8</t>
   </si>
   <si>
-    <t>4.345,20</t>
+    <t>4.519,01</t>
   </si>
   <si>
     <t>100 P6</t>
   </si>
   <si>
-    <t>5.048,13</t>
+    <t>5.250,06</t>
   </si>
   <si>
     <t>100 P8</t>
   </si>
   <si>
-    <t>4.988,67</t>
+    <t>5.188,22</t>
   </si>
   <si>
     <t>100 P6/8</t>
   </si>
   <si>
-    <t>7.169,14</t>
+    <t>7.455,91</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>