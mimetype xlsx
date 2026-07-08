--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -41,258 +41,258 @@
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Versioni ERP 2015</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>EVTO - Trifase</t>
   </si>
   <si>
     <t>EVTO - Monofase</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>05 P4</t>
   </si>
   <si>
-    <t>1.518,75</t>
-[...2 lines deleted...]
-    <t>1.362,54</t>
+    <t>1.579,50</t>
+  </si>
+  <si>
+    <t>1.417,04</t>
   </si>
   <si>
     <t>05 P6</t>
   </si>
   <si>
-    <t>1.431,96</t>
+    <t>1.489,24</t>
   </si>
   <si>
     <t>20 P4</t>
   </si>
   <si>
-    <t>1.562,14</t>
-[...2 lines deleted...]
-    <t>1.388,57</t>
+    <t>1.624,63</t>
+  </si>
+  <si>
+    <t>1.444,11</t>
   </si>
   <si>
     <t>20 P6</t>
   </si>
   <si>
-    <t>1.475,36</t>
+    <t>1.534,37</t>
   </si>
   <si>
     <t>20 P4/6</t>
   </si>
   <si>
-    <t>1.709,68</t>
+    <t>1.778,07</t>
   </si>
   <si>
     <t>30 P4</t>
   </si>
   <si>
-    <t>1.666,29</t>
+    <t>1.732,94</t>
   </si>
   <si>
     <t>30 P6</t>
   </si>
   <si>
-    <t>1.701,00</t>
+    <t>1.769,04</t>
   </si>
   <si>
     <t>30 P8</t>
   </si>
   <si>
-    <t>1.727,04</t>
+    <t>1.796,12</t>
   </si>
   <si>
     <t>30 P4/6</t>
   </si>
   <si>
-    <t>1.909,29</t>
+    <t>1.985,66</t>
   </si>
   <si>
     <t>40 P4</t>
   </si>
   <si>
-    <t>1.770,43</t>
-[...2 lines deleted...]
-    <t>1.805,14</t>
+    <t>1.841,25</t>
+  </si>
+  <si>
+    <t>1.877,35</t>
   </si>
   <si>
     <t>40 P6</t>
   </si>
   <si>
-    <t>1.865,89</t>
+    <t>1.940,53</t>
   </si>
   <si>
     <t>40 P8</t>
   </si>
   <si>
     <t>40 P4/6</t>
   </si>
   <si>
     <t>50 P4</t>
   </si>
   <si>
-    <t>2.516,79</t>
-[...2 lines deleted...]
-    <t>2.273,79</t>
+    <t>2.617,46</t>
+  </si>
+  <si>
+    <t>2.364,74</t>
   </si>
   <si>
     <t>50 P6</t>
   </si>
   <si>
-    <t>2.430,00</t>
+    <t>2.527,20</t>
   </si>
   <si>
     <t>50 P8</t>
   </si>
   <si>
-    <t>2.534,14</t>
+    <t>2.635,51</t>
   </si>
   <si>
     <t>50 P4/6</t>
   </si>
   <si>
-    <t>2.690,36</t>
+    <t>2.797,97</t>
   </si>
   <si>
     <t>50 P6/8</t>
   </si>
   <si>
-    <t>2.646,96</t>
+    <t>2.752,84</t>
   </si>
   <si>
     <t>60 P4</t>
   </si>
   <si>
-    <t>2.916,00</t>
+    <t>3.032,64</t>
   </si>
   <si>
     <t>60 P6</t>
   </si>
   <si>
-    <t>2.898,64</t>
+    <t>3.014,59</t>
   </si>
   <si>
     <t>60 P8</t>
   </si>
   <si>
-    <t>2.872,61</t>
+    <t>2.987,51</t>
   </si>
   <si>
     <t>60 P4/6</t>
   </si>
   <si>
-    <t>3.280,50</t>
+    <t>3.411,72</t>
   </si>
   <si>
     <t>60 P6/8</t>
   </si>
   <si>
-    <t>2.933,36</t>
+    <t>3.050,69</t>
   </si>
   <si>
     <t>70 P6</t>
   </si>
   <si>
-    <t>3.436,71</t>
+    <t>3.574,18</t>
   </si>
   <si>
     <t>70 P8</t>
   </si>
   <si>
     <t>70 P6/8</t>
   </si>
   <si>
-    <t>3.974,79</t>
+    <t>4.133,78</t>
   </si>
   <si>
     <t>80 P6</t>
   </si>
   <si>
-    <t>3.645,00</t>
+    <t>3.790,80</t>
   </si>
   <si>
     <t>80 P8</t>
   </si>
   <si>
-    <t>3.462,75</t>
+    <t>3.601,26</t>
   </si>
   <si>
     <t>80 P6/8</t>
   </si>
   <si>
-    <t>4.669,07</t>
+    <t>4.855,83</t>
   </si>
   <si>
     <t>90 P6</t>
   </si>
   <si>
-    <t>4.443,43</t>
+    <t>4.621,17</t>
   </si>
   <si>
     <t>90 P8</t>
   </si>
   <si>
-    <t>4.148,36</t>
+    <t>4.314,29</t>
   </si>
   <si>
     <t>90 P6/8</t>
   </si>
   <si>
-    <t>5.198,46</t>
+    <t>5.406,40</t>
   </si>
   <si>
     <t>100 P6</t>
   </si>
   <si>
-    <t>5.606,36</t>
+    <t>5.830,61</t>
   </si>
   <si>
     <t>100 P8</t>
   </si>
   <si>
-    <t>5.024,89</t>
+    <t>5.225,89</t>
   </si>
   <si>
     <t>100 P6/8</t>
   </si>
   <si>
-    <t>6.934,18</t>
+    <t>7.211,55</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>