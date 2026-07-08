--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -41,204 +41,204 @@
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Versione ERP 2015</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>EVTV - Trifase</t>
   </si>
   <si>
     <t>EVTV - Monofase</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>05 P4</t>
   </si>
   <si>
-    <t>1.414,61</t>
-[...2 lines deleted...]
-    <t>1.596,86</t>
+    <t>1.471,19</t>
+  </si>
+  <si>
+    <t>1.660,73</t>
   </si>
   <si>
     <t>05 P6</t>
   </si>
   <si>
-    <t>1.327,82</t>
+    <t>1.380,93</t>
   </si>
   <si>
     <t>20 P4</t>
   </si>
   <si>
-    <t>1.216,74</t>
-[...2 lines deleted...]
-    <t>1.359,06</t>
+    <t>1.265,41</t>
+  </si>
+  <si>
+    <t>1.413,42</t>
   </si>
   <si>
     <t>20 P6</t>
   </si>
   <si>
-    <t>1.228,89</t>
+    <t>1.278,05</t>
   </si>
   <si>
     <t>30 P4</t>
   </si>
   <si>
-    <t>1.437,17</t>
-[...2 lines deleted...]
-    <t>1.617,69</t>
+    <t>1.494,66</t>
+  </si>
+  <si>
+    <t>1.682,40</t>
   </si>
   <si>
     <t>30 P6</t>
   </si>
   <si>
-    <t>1.466,68</t>
+    <t>1.525,35</t>
   </si>
   <si>
     <t>30 P4/6</t>
   </si>
   <si>
-    <t>1.796,46</t>
+    <t>1.868,32</t>
   </si>
   <si>
     <t>40 P4</t>
   </si>
   <si>
-    <t>1.506,60</t>
-[...2 lines deleted...]
-    <t>1.751,34</t>
+    <t>1.566,86</t>
+  </si>
+  <si>
+    <t>1.821,39</t>
   </si>
   <si>
     <t>40 P4/6</t>
   </si>
   <si>
-    <t>2.525,46</t>
+    <t>2.626,48</t>
   </si>
   <si>
     <t>50 P4</t>
   </si>
   <si>
-    <t>2.395,29</t>
-[...2 lines deleted...]
-    <t>2.126,25</t>
+    <t>2.491,10</t>
+  </si>
+  <si>
+    <t>2.211,30</t>
   </si>
   <si>
     <t>50 P8</t>
   </si>
   <si>
-    <t>2.325,86</t>
+    <t>2.418,89</t>
   </si>
   <si>
     <t>50 P4/6</t>
   </si>
   <si>
-    <t>2.777,14</t>
+    <t>2.888,23</t>
   </si>
   <si>
     <t>60 P4</t>
   </si>
   <si>
-    <t>3.002,79</t>
+    <t>3.122,90</t>
   </si>
   <si>
     <t>60 P6</t>
   </si>
   <si>
-    <t>2.062,03</t>
+    <t>2.144,51</t>
   </si>
   <si>
     <t>60 P8</t>
   </si>
   <si>
-    <t>2.308,50</t>
+    <t>2.400,84</t>
   </si>
   <si>
     <t>60 P4/6</t>
   </si>
   <si>
-    <t>2.850,04</t>
+    <t>2.964,04</t>
   </si>
   <si>
     <t>70 P6</t>
   </si>
   <si>
-    <t>2.907,32</t>
+    <t>3.023,61</t>
   </si>
   <si>
     <t>70 P8</t>
   </si>
   <si>
-    <t>3.271,82</t>
+    <t>3.402,69</t>
   </si>
   <si>
     <t>80 P6</t>
   </si>
   <si>
-    <t>3.514,82</t>
+    <t>3.655,41</t>
   </si>
   <si>
     <t>80 P8</t>
   </si>
   <si>
-    <t>3.448,86</t>
+    <t>3.586,81</t>
   </si>
   <si>
     <t>80 P6/8</t>
   </si>
   <si>
-    <t>4.087,61</t>
+    <t>4.251,11</t>
   </si>
   <si>
     <t>90 P6</t>
   </si>
   <si>
-    <t>4.452,11</t>
+    <t>4.630,19</t>
   </si>
   <si>
     <t>90 P8</t>
   </si>
   <si>
-    <t>4.044,21</t>
+    <t>4.205,98</t>
   </si>
   <si>
     <t>90 P6/8</t>
   </si>
   <si>
-    <t>4.790,57</t>
+    <t>4.982,19</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>