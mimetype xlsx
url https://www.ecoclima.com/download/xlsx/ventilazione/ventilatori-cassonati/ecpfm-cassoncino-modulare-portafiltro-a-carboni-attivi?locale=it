--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -38,84 +38,84 @@
   <si>
     <t>ECPFM CASSONCINO MODULARE PORTAFILTRO A CARBONI ATTIVI</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>Ricambio prefiltro ondulato EFPO COARSE</t>
   </si>
   <si>
     <t>Ricambio filtro a carbone attivo EFCC</t>
   </si>
   <si>
     <t>Euro/cad cartuccia</t>
   </si>
   <si>
     <t>ECPFM-150</t>
   </si>
   <si>
-    <t>1.784,87</t>
+    <t>1.856,26</t>
   </si>
   <si>
     <t>Nr 1 filtro 592x287x48</t>
   </si>
   <si>
-    <t>14,88</t>
+    <t>15,48</t>
   </si>
   <si>
     <t>Nr 5 cartucce 160/400</t>
   </si>
   <si>
-    <t>77,06</t>
+    <t>80,14</t>
   </si>
   <si>
     <t>ECPFM-300</t>
   </si>
   <si>
-    <t>2.335,31</t>
+    <t>2.428,72</t>
   </si>
   <si>
     <t>Nr 1 filtro 592x592x48</t>
   </si>
   <si>
-    <t>20,64</t>
+    <t>21,47</t>
   </si>
   <si>
     <t>Nr 9 cartucce 160/400</t>
   </si>
   <si>
     <t>ECPFM-450</t>
   </si>
   <si>
-    <t>3.616,21</t>
+    <t>3.760,86</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>