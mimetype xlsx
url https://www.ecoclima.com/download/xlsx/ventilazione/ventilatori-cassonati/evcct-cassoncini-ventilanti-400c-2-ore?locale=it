--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -50,216 +50,216 @@
   <si>
     <t> </t>
   </si>
   <si>
     <t>EVCCT 4/6 P</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>euro</t>
   </si>
   <si>
-    <t>4.411,65</t>
-[...164 lines deleted...]
-    <t>8.725,37</t>
+    <t>4.588,12</t>
+  </si>
+  <si>
+    <t>4.328,06</t>
+  </si>
+  <si>
+    <t>4.202,59</t>
+  </si>
+  <si>
+    <t>4.080,74</t>
+  </si>
+  <si>
+    <t>3.889,80</t>
+  </si>
+  <si>
+    <t>5.151,85</t>
+  </si>
+  <si>
+    <t>4.819,06</t>
+  </si>
+  <si>
+    <t>4.664,49</t>
+  </si>
+  <si>
+    <t>4.562,66</t>
+  </si>
+  <si>
+    <t>4.357,16</t>
+  </si>
+  <si>
+    <t>5.859,26</t>
+  </si>
+  <si>
+    <t>5.433,72</t>
+  </si>
+  <si>
+    <t>5.095,48</t>
+  </si>
+  <si>
+    <t>4.906,36</t>
+  </si>
+  <si>
+    <t>4.537,20</t>
+  </si>
+  <si>
+    <t>6.612,12</t>
+  </si>
+  <si>
+    <t>6.342,98</t>
+  </si>
+  <si>
+    <t>5.668,31</t>
+  </si>
+  <si>
+    <t>5.586,47</t>
+  </si>
+  <si>
+    <t>5.022,73</t>
+  </si>
+  <si>
+    <t>10.434,63</t>
+  </si>
+  <si>
+    <t>6.499,37</t>
+  </si>
+  <si>
+    <t>6.012,01</t>
+  </si>
+  <si>
+    <t>5.502,83</t>
+  </si>
+  <si>
+    <t>5.133,67</t>
+  </si>
+  <si>
+    <t>11.918,55</t>
+  </si>
+  <si>
+    <t>7.381,35</t>
+  </si>
+  <si>
+    <t>6.946,72</t>
+  </si>
+  <si>
+    <t>6.073,84</t>
+  </si>
+  <si>
+    <t>5.741,05</t>
+  </si>
+  <si>
+    <t>11.543,93</t>
+  </si>
+  <si>
+    <t>7.514,10</t>
+  </si>
+  <si>
+    <t>6.392,08</t>
+  </si>
+  <si>
+    <t>5.895,62</t>
+  </si>
+  <si>
+    <t>13.046,02</t>
+  </si>
+  <si>
+    <t>10.329,17</t>
+  </si>
+  <si>
+    <t>7.304,97</t>
+  </si>
+  <si>
+    <t>6.510,29</t>
+  </si>
+  <si>
+    <t>14.835,44</t>
+  </si>
+  <si>
+    <t>12.944,18</t>
+  </si>
+  <si>
+    <t>9.821,79</t>
+  </si>
+  <si>
+    <t>7.725,05</t>
+  </si>
+  <si>
+    <t>6.950,36</t>
+  </si>
+  <si>
+    <t>17.275,89</t>
+  </si>
+  <si>
+    <t>15.173,68</t>
+  </si>
+  <si>
+    <t>8.637,94</t>
+  </si>
+  <si>
+    <t>7.432,27</t>
+  </si>
+  <si>
+    <t>19.445,37</t>
+  </si>
+  <si>
+    <t>15.711,97</t>
+  </si>
+  <si>
+    <t>11.580,30</t>
+  </si>
+  <si>
+    <t>8.463,36</t>
+  </si>
+  <si>
+    <t>26.401,19</t>
+  </si>
+  <si>
+    <t>18.532,48</t>
+  </si>
+  <si>
+    <t>16.250,24</t>
+  </si>
+  <si>
+    <t>11.380,26</t>
+  </si>
+  <si>
+    <t>9.074,38</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>