--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -62,153 +62,153 @@
   <si>
     <t>T-EVCD - Tettuccio parapioggia</t>
   </si>
   <si>
     <t>C-EVCD - Cuffia con rete antivolatile</t>
   </si>
   <si>
     <t>PF-EVCD - Portafiltro Esterno**</t>
   </si>
   <si>
     <t>EFPON - Filtro ePM10 50%</t>
   </si>
   <si>
     <t>K-EVCD - Kit Piedini per EVCD</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>euro</t>
   </si>
   <si>
     <t>EVCD 7/7</t>
   </si>
   <si>
-    <t>916,18</t>
-[...11 lines deleted...]
-    <t>158,81</t>
+    <t>952,83</t>
+  </si>
+  <si>
+    <t>116,06</t>
+  </si>
+  <si>
+    <t>58,18</t>
+  </si>
+  <si>
+    <t>78,48</t>
+  </si>
+  <si>
+    <t>165,16</t>
   </si>
   <si>
     <t>a.r.</t>
   </si>
   <si>
-    <t>46,57  </t>
-[...2 lines deleted...]
-    <t>941,39</t>
+    <t>48,43  </t>
+  </si>
+  <si>
+    <t>979,05</t>
   </si>
   <si>
     <t>EVCD 9/7</t>
   </si>
   <si>
-    <t>1.254,36</t>
-[...11 lines deleted...]
-    <t>168,10</t>
+    <t>1.304,53</t>
+  </si>
+  <si>
+    <t>168,48</t>
+  </si>
+  <si>
+    <t>60,85</t>
+  </si>
+  <si>
+    <t>83,17</t>
+  </si>
+  <si>
+    <t>174,82</t>
   </si>
   <si>
     <t>EVCD 9/9</t>
   </si>
   <si>
-    <t>1.172,61</t>
+    <t>1.219,51</t>
   </si>
   <si>
     <t>EVCD 10/8</t>
   </si>
   <si>
-    <t>1.196,07</t>
-[...5 lines deleted...]
-    <t>1.202,25</t>
+    <t>1.243,91</t>
+  </si>
+  <si>
+    <t>142,27</t>
+  </si>
+  <si>
+    <t>1.250,34</t>
   </si>
   <si>
     <t>EVCD 10/10</t>
   </si>
   <si>
-    <t>1.240,14</t>
-[...2 lines deleted...]
-    <t>1.223,96</t>
+    <t>1.289,75</t>
+  </si>
+  <si>
+    <t>1.272,92</t>
   </si>
   <si>
     <t>EVCD 12/9</t>
   </si>
   <si>
-    <t>1.749,75</t>
-[...11 lines deleted...]
-    <t>185,53</t>
+    <t>1.819,74</t>
+  </si>
+  <si>
+    <t>248,98</t>
+  </si>
+  <si>
+    <t>61,99</t>
+  </si>
+  <si>
+    <t>85,45</t>
+  </si>
+  <si>
+    <t>192,95</t>
   </si>
   <si>
     <t>1100*</t>
   </si>
   <si>
-    <t>1.774,89</t>
-[...2 lines deleted...]
-    <t>843,78</t>
+    <t>1.845,89</t>
+  </si>
+  <si>
+    <t>877,53</t>
   </si>
   <si>
     <t>EVCD 12/12</t>
   </si>
   <si>
-    <t>1.712,00</t>
-[...2 lines deleted...]
-    <t>1.788,61</t>
+    <t>1.780,48</t>
+  </si>
+  <si>
+    <t>1.860,15</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>