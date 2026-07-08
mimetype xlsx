--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -47,411 +47,411 @@
   <si>
     <t>kW</t>
   </si>
   <si>
     <t>Ventilatore 1 Velocità</t>
   </si>
   <si>
     <t>Ventilatore 2 Velocità</t>
   </si>
   <si>
     <t>Inverter per Ventilatore 1 Velocità</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>euro</t>
   </si>
   <si>
     <t>EVCT 7/7</t>
   </si>
   <si>
     <t>0,37</t>
   </si>
   <si>
-    <t>1.805,79</t>
-[...2 lines deleted...]
-    <t>715,70</t>
+    <t>1.878,02</t>
+  </si>
+  <si>
+    <t>744,33</t>
   </si>
   <si>
     <t>0,75</t>
   </si>
   <si>
-    <t>1.859,07</t>
+    <t>1.933,43</t>
   </si>
   <si>
     <t>EVCT 9/9</t>
   </si>
   <si>
-    <t>1.919,68</t>
+    <t>1.996,47</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>2.097,25</t>
-[...2 lines deleted...]
-    <t>2.322,39</t>
+    <t>2.181,14</t>
+  </si>
+  <si>
+    <t>2.415,29</t>
   </si>
   <si>
     <t>1,1</t>
   </si>
   <si>
-    <t>2.272,54</t>
-[...5 lines deleted...]
-    <t>843,78</t>
+    <t>2.363,44</t>
+  </si>
+  <si>
+    <t>2.537,64</t>
+  </si>
+  <si>
+    <t>877,53</t>
   </si>
   <si>
     <t>EVCT 10/10</t>
   </si>
   <si>
-    <t>1.919,50</t>
-[...11 lines deleted...]
-    <t>2.177,96</t>
+    <t>1.996,28</t>
+  </si>
+  <si>
+    <t>2.070,16</t>
+  </si>
+  <si>
+    <t>2.378,26</t>
+  </si>
+  <si>
+    <t>2.113,21</t>
+  </si>
+  <si>
+    <t>2.265,08</t>
   </si>
   <si>
     <t>1,5</t>
   </si>
   <si>
-    <t>2.141,21</t>
-[...2 lines deleted...]
-    <t>2.426,64</t>
+    <t>2.226,86</t>
+  </si>
+  <si>
+    <t>2.523,71</t>
   </si>
   <si>
     <t>EVCT 12/12</t>
   </si>
   <si>
-    <t>2.227,54</t>
-[...14 lines deleted...]
-    <t>2.784,43</t>
+    <t>2.316,64</t>
+  </si>
+  <si>
+    <t>2.599,26</t>
+  </si>
+  <si>
+    <t>2.390,63</t>
+  </si>
+  <si>
+    <t>2.731,52</t>
+  </si>
+  <si>
+    <t>2.489,20</t>
+  </si>
+  <si>
+    <t>2.895,81</t>
   </si>
   <si>
     <t>2,2</t>
   </si>
   <si>
-    <t>2.596,54</t>
-[...5 lines deleted...]
-    <t>1.039,65</t>
+    <t>2.700,40</t>
+  </si>
+  <si>
+    <t>3.127,24</t>
+  </si>
+  <si>
+    <t>1.081,24</t>
   </si>
   <si>
     <t>EVCT 15/15</t>
   </si>
   <si>
-    <t>2.586,39</t>
-[...35 lines deleted...]
-    <t>4.329,57</t>
+    <t>2.689,85</t>
+  </si>
+  <si>
+    <t>2.988,63</t>
+  </si>
+  <si>
+    <t>2.711,02</t>
+  </si>
+  <si>
+    <t>3.089,62</t>
+  </si>
+  <si>
+    <t>2.821,93</t>
+  </si>
+  <si>
+    <t>3.191,72</t>
+  </si>
+  <si>
+    <t>2.932,91</t>
+  </si>
+  <si>
+    <t>3.228,61</t>
+  </si>
+  <si>
+    <t>2.982,20</t>
+  </si>
+  <si>
+    <t>3.585,92</t>
+  </si>
+  <si>
+    <t>1.261,45</t>
+  </si>
+  <si>
+    <t>3.452,39</t>
+  </si>
+  <si>
+    <t>4.502,75</t>
   </si>
   <si>
     <t>EVCT 18/18</t>
   </si>
   <si>
-    <t>3.230,43</t>
-[...20 lines deleted...]
-    <t>4.016,79</t>
+    <t>3.359,65</t>
+  </si>
+  <si>
+    <t>3.730,70</t>
+  </si>
+  <si>
+    <t>3.401,10</t>
+  </si>
+  <si>
+    <t>3.758,49</t>
+  </si>
+  <si>
+    <t>3.462,72</t>
+  </si>
+  <si>
+    <t>4.054,22</t>
+  </si>
+  <si>
+    <t>3.549,00</t>
+  </si>
+  <si>
+    <t>4.177,46</t>
   </si>
   <si>
     <t>5,5</t>
   </si>
   <si>
-    <t>3.785,36</t>
-[...5 lines deleted...]
-    <t>1.728,99</t>
+    <t>3.936,77</t>
+  </si>
+  <si>
+    <t>4.411,53</t>
+  </si>
+  <si>
+    <t>1.798,15</t>
   </si>
   <si>
     <t>EVCT 20/20</t>
   </si>
   <si>
-    <t>4.882,20</t>
+    <t>5.077,49</t>
   </si>
   <si>
     <t>A.R.</t>
   </si>
   <si>
-    <t>5.107,34</t>
+    <t>5.311,63</t>
   </si>
   <si>
     <t>7,5</t>
   </si>
   <si>
-    <t>5.923,26</t>
-[...2 lines deleted...]
-    <t>1.906,21</t>
+    <t>6.160,19</t>
+  </si>
+  <si>
+    <t>1.982,46</t>
   </si>
   <si>
     <t>EVCT 22/22</t>
   </si>
   <si>
-    <t>5.378,73</t>
-[...8 lines deleted...]
-    <t>2.372,17</t>
+    <t>5.593,88</t>
+  </si>
+  <si>
+    <t>5.845,25</t>
+  </si>
+  <si>
+    <t>7.026,58</t>
+  </si>
+  <si>
+    <t>2.467,06</t>
   </si>
   <si>
     <t>Listino Prezzi Accessori</t>
   </si>
   <si>
     <t>T-EVCT - Tettuccio parapioggia</t>
   </si>
   <si>
     <t>C-EVCT - Cuffia con rete antivolatile</t>
   </si>
   <si>
     <t>SF-EVCT - Serranda di taratura con portafiltro</t>
   </si>
   <si>
     <t>S-EVCT - Serranda di taratura</t>
   </si>
   <si>
     <t>P-EVCT - Portafiltro</t>
   </si>
   <si>
     <t>EFPVCT - Filtro Sintetico</t>
   </si>
   <si>
     <t>EFMVCT - Filtro Metallico</t>
   </si>
   <si>
-    <t>55,94</t>
-[...11 lines deleted...]
-    <t>158,79</t>
+    <t>58,18</t>
+  </si>
+  <si>
+    <t>78,48</t>
+  </si>
+  <si>
+    <t>236,61</t>
+  </si>
+  <si>
+    <t>88,67</t>
+  </si>
+  <si>
+    <t>165,14</t>
   </si>
   <si>
     <t>a.r.</t>
   </si>
   <si>
-    <t>59,20</t>
-[...101 lines deleted...]
-    <t>303,33</t>
+    <t>61,57</t>
+  </si>
+  <si>
+    <t>80,82</t>
+  </si>
+  <si>
+    <t>296,39</t>
+  </si>
+  <si>
+    <t>103,55</t>
+  </si>
+  <si>
+    <t>167,59</t>
+  </si>
+  <si>
+    <t>61,99</t>
+  </si>
+  <si>
+    <t>83,16</t>
+  </si>
+  <si>
+    <t>348,55</t>
+  </si>
+  <si>
+    <t>112,32</t>
+  </si>
+  <si>
+    <t>168,79</t>
+  </si>
+  <si>
+    <t>64,69</t>
+  </si>
+  <si>
+    <t>85,45</t>
+  </si>
+  <si>
+    <t>347,50</t>
+  </si>
+  <si>
+    <t>125,39</t>
+  </si>
+  <si>
+    <t>172,54</t>
+  </si>
+  <si>
+    <t>64,94</t>
+  </si>
+  <si>
+    <t>87,42</t>
+  </si>
+  <si>
+    <t>524,96</t>
+  </si>
+  <si>
+    <t>158,60</t>
+  </si>
+  <si>
+    <t>178,67</t>
+  </si>
+  <si>
+    <t>95,78</t>
+  </si>
+  <si>
+    <t>92,80</t>
+  </si>
+  <si>
+    <t>702,46</t>
+  </si>
+  <si>
+    <t>191,84</t>
+  </si>
+  <si>
+    <t>186,06</t>
+  </si>
+  <si>
+    <t>108,41</t>
+  </si>
+  <si>
+    <t>94,60</t>
+  </si>
+  <si>
+    <t>857,75</t>
+  </si>
+  <si>
+    <t>214,02</t>
+  </si>
+  <si>
+    <t>192,29</t>
+  </si>
+  <si>
+    <t>163,07</t>
+  </si>
+  <si>
+    <t>99,47</t>
+  </si>
+  <si>
+    <t>963,70</t>
+  </si>
+  <si>
+    <t>258,20</t>
+  </si>
+  <si>
+    <t>315,46</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>