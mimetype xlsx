--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -32,105 +32,105 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>EVFUDC UNITA DI FILTRAZIONE A CARBONE ATTIVO</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>Inverter IP20 per Motore 1 Velocità</t>
   </si>
   <si>
     <t>EVFUDC-1500</t>
   </si>
   <si>
-    <t>4.550,66</t>
+    <t>4.732,69</t>
   </si>
   <si>
     <t>M130L</t>
   </si>
   <si>
-    <t>715,70</t>
+    <t>744,33</t>
   </si>
   <si>
     <t>EVFUDC-3000</t>
   </si>
   <si>
-    <t>5.088,18</t>
+    <t>5.291,71</t>
   </si>
   <si>
     <t>M130M</t>
   </si>
   <si>
-    <t>843,78</t>
+    <t>877,53</t>
   </si>
   <si>
     <t>EVFUDC-4500</t>
   </si>
   <si>
-    <t>6.306,06</t>
+    <t>6.558,30</t>
   </si>
   <si>
     <t>EVFUDC-6000</t>
   </si>
   <si>
-    <t>7.969,54</t>
+    <t>8.288,32</t>
   </si>
   <si>
     <t>M130P</t>
   </si>
   <si>
-    <t>1.039,65</t>
+    <t>1.081,24</t>
   </si>
   <si>
     <t>EVFUDC-7500</t>
   </si>
   <si>
-    <t>9.756,75</t>
+    <t>10.147,02</t>
   </si>
   <si>
     <t>M130Q</t>
   </si>
   <si>
-    <t>1.212,93</t>
+    <t>1.261,45</t>
   </si>
   <si>
     <t>EVFUDC-9000</t>
   </si>
   <si>
-    <t>10.407,32</t>
+    <t>10.823,61</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>