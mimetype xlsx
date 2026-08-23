--- v1 (2026-07-08)
+++ v2 (2026-08-23)
@@ -478,214 +478,176 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D14"/>
+  <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A4" sqref="A4:D14"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4:D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="22">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="3"/>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="3"/>
-[...2 lines deleted...]
-      <c r="D5" s="3"/>
+      <c r="A5" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="3"/>
-[...2 lines deleted...]
-      <c r="D9" s="3"/>
+      <c r="A9" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>18</v>
-[...12 lines deleted...]
-      <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
-    </row>
-[...24 lines deleted...]
-      <c r="D14" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
-    <mergeCell ref="A4:A5"/>
-[...13 lines deleted...]
-    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="C4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>