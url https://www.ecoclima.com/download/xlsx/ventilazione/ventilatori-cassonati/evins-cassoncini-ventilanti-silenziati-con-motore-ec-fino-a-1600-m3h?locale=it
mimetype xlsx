--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -38,93 +38,93 @@
   <si>
     <t>EVINS CASSONCINI VENTILANTI SILENZIATI CON MOTORE EC FINO A 1600 M3H</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>Variatore di Velocità</t>
   </si>
   <si>
     <t>Rete di Protezione</t>
   </si>
   <si>
     <t>EVSRC</t>
   </si>
   <si>
     <t>EVINS-125</t>
   </si>
   <si>
-    <t>999,62</t>
-[...5 lines deleted...]
-    <t>26,46</t>
+    <t>1.039,60</t>
+  </si>
+  <si>
+    <t>141,28</t>
+  </si>
+  <si>
+    <t>27,52</t>
   </si>
   <si>
     <t>EVINS-160</t>
   </si>
   <si>
-    <t>1.248,63</t>
-[...2 lines deleted...]
-    <t>31,76</t>
+    <t>1.298,58</t>
+  </si>
+  <si>
+    <t>33,03</t>
   </si>
   <si>
     <t>EVINS-200</t>
   </si>
   <si>
-    <t>1.436,73</t>
-[...2 lines deleted...]
-    <t>37,05</t>
+    <t>1.494,20</t>
+  </si>
+  <si>
+    <t>38,53</t>
   </si>
   <si>
     <t>EVINS-250</t>
   </si>
   <si>
-    <t>1.513,76</t>
-[...2 lines deleted...]
-    <t>45,87</t>
+    <t>1.574,31</t>
+  </si>
+  <si>
+    <t>47,70</t>
   </si>
   <si>
     <t>EVINS-315</t>
   </si>
   <si>
-    <t>3.258,61</t>
-[...2 lines deleted...]
-    <t>52,93</t>
+    <t>3.388,95</t>
+  </si>
+  <si>
+    <t>55,05</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>