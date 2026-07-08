--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -35,105 +35,105 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>EVKABT CASSE DI VENTILAZIONE AUTOPULENTI</t>
   </si>
   <si>
     <t>Listino prezzi:</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>Convertitore di frequenza</t>
   </si>
   <si>
     <t>Tettuccio parapioggia EVCTIKABT</t>
   </si>
   <si>
     <t>EVKABT/4-3000/315</t>
   </si>
   <si>
-    <t>2.842,02</t>
+    <t>2.955,70</t>
   </si>
   <si>
     <t>M130L</t>
   </si>
   <si>
-    <t>715,70</t>
-[...2 lines deleted...]
-    <t>115,44</t>
+    <t>744,33</t>
+  </si>
+  <si>
+    <t>120,06</t>
   </si>
   <si>
     <t>EVKABT/4-4000/355</t>
   </si>
   <si>
-    <t>3.580,55</t>
+    <t>3.723,77</t>
   </si>
   <si>
     <t>EVKABT/4-6000/450</t>
   </si>
   <si>
-    <t>4.262,46</t>
+    <t>4.432,96</t>
   </si>
   <si>
     <t>M130M</t>
   </si>
   <si>
-    <t>843,78</t>
-[...2 lines deleted...]
-    <t>154,75</t>
+    <t>877,53</t>
+  </si>
+  <si>
+    <t>160,94</t>
   </si>
   <si>
     <t>EVKABT/4-9000/500</t>
   </si>
   <si>
-    <t>5.967,14</t>
-[...2 lines deleted...]
-    <t>177,10</t>
+    <t>6.205,83</t>
+  </si>
+  <si>
+    <t>184,18</t>
   </si>
   <si>
     <t>EVKABT/4-12000/560</t>
   </si>
   <si>
-    <t>6.251,38</t>
+    <t>6.501,44</t>
   </si>
   <si>
     <t>M130P</t>
   </si>
   <si>
-    <t>1.039,65</t>
-[...2 lines deleted...]
-    <t>214,88</t>
+    <t>1.081,24</t>
+  </si>
+  <si>
+    <t>223,48</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>