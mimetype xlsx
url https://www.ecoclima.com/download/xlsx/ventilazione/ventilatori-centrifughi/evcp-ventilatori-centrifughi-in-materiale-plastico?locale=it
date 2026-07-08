--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -38,300 +38,300 @@
   <si>
     <t>EVCP VENTILATORI CENTRIFUGHI IN MATERIALE PLASTICO</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>Versione Trifase</t>
   </si>
   <si>
     <t>Inverter IP20</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>20 2</t>
   </si>
   <si>
-    <t>1.026,24</t>
-[...2 lines deleted...]
-    <t>715,70</t>
+    <t>1.067,29</t>
+  </si>
+  <si>
+    <t>744,33</t>
   </si>
   <si>
     <t>35 4</t>
   </si>
   <si>
-    <t>2.081,68</t>
+    <t>2.164,95</t>
   </si>
   <si>
     <t>25 2</t>
   </si>
   <si>
-    <t>1.379,00</t>
+    <t>1.434,16</t>
   </si>
   <si>
     <t>40 4</t>
   </si>
   <si>
-    <t>2.536,08</t>
+    <t>2.637,52</t>
   </si>
   <si>
     <t>28 2</t>
   </si>
   <si>
-    <t>1.767,96</t>
+    <t>1.838,68</t>
   </si>
   <si>
     <t>45 4</t>
   </si>
   <si>
-    <t>3.231,12</t>
-[...2 lines deleted...]
-    <t>843,78</t>
+    <t>3.360,36</t>
+  </si>
+  <si>
+    <t>877,53</t>
   </si>
   <si>
     <t>31 2</t>
   </si>
   <si>
-    <t>2.118,68</t>
+    <t>2.203,43</t>
   </si>
   <si>
     <t>31 6</t>
   </si>
   <si>
-    <t>1.833,44</t>
+    <t>1.906,78</t>
   </si>
   <si>
     <t>35 2</t>
   </si>
   <si>
-    <t>2.467,40</t>
-[...2 lines deleted...]
-    <t>1.039,65</t>
+    <t>2.566,10</t>
+  </si>
+  <si>
+    <t>1.081,24</t>
   </si>
   <si>
     <t>35 6</t>
   </si>
   <si>
-    <t>2.097,56</t>
+    <t>2.181,46</t>
   </si>
   <si>
     <t>25 4</t>
   </si>
   <si>
-    <t>1.305,08</t>
+    <t>1.357,28</t>
   </si>
   <si>
     <t>40 6</t>
   </si>
   <si>
-    <t>2.477,96</t>
+    <t>2.577,08</t>
   </si>
   <si>
     <t>28 4</t>
   </si>
   <si>
-    <t>1.569,24</t>
+    <t>1.632,01</t>
   </si>
   <si>
     <t>45 6</t>
   </si>
   <si>
-    <t>2.958,76</t>
+    <t>3.077,11</t>
   </si>
   <si>
     <t>31 4</t>
   </si>
   <si>
-    <t>1.788,28</t>
+    <t>1.859,81</t>
   </si>
   <si>
     <t>Listino Prezzi Accessori</t>
   </si>
   <si>
     <t>Diametro</t>
   </si>
   <si>
     <t>C-EVCP</t>
   </si>
   <si>
     <t>T-EVCP</t>
   </si>
   <si>
     <t>G-EVCP</t>
   </si>
   <si>
     <t>S-EVCP</t>
   </si>
   <si>
     <t>V-EVCP</t>
   </si>
   <si>
     <t>D-EVCP</t>
   </si>
   <si>
-    <t>131,37</t>
-[...128 lines deleted...]
-    <t>585,51</t>
+    <t>136,62</t>
+  </si>
+  <si>
+    <t>147,96</t>
+  </si>
+  <si>
+    <t>68,34</t>
+  </si>
+  <si>
+    <t>267,52</t>
+  </si>
+  <si>
+    <t>284,59</t>
+  </si>
+  <si>
+    <t>961,80</t>
+  </si>
+  <si>
+    <t>165,02</t>
+  </si>
+  <si>
+    <t>193,50</t>
+  </si>
+  <si>
+    <t>79,66</t>
+  </si>
+  <si>
+    <t>301,60</t>
+  </si>
+  <si>
+    <t>352,87</t>
+  </si>
+  <si>
+    <t>1.087,01</t>
+  </si>
+  <si>
+    <t>199,18</t>
+  </si>
+  <si>
+    <t>221,94</t>
+  </si>
+  <si>
+    <t>85,35</t>
+  </si>
+  <si>
+    <t>318,71</t>
+  </si>
+  <si>
+    <t>409,79</t>
+  </si>
+  <si>
+    <t>1.121,17</t>
+  </si>
+  <si>
+    <t>227,67</t>
+  </si>
+  <si>
+    <t>261,79</t>
+  </si>
+  <si>
+    <t>96,73</t>
+  </si>
+  <si>
+    <t>330,08</t>
+  </si>
+  <si>
+    <t>455,24</t>
+  </si>
+  <si>
+    <t>1.166,63</t>
+  </si>
+  <si>
+    <t>278,90</t>
+  </si>
+  <si>
+    <t>102,46</t>
+  </si>
+  <si>
+    <t>347,14</t>
+  </si>
+  <si>
+    <t>489,41</t>
+  </si>
+  <si>
+    <t>1.280,51</t>
+  </si>
+  <si>
+    <t>358,52</t>
+  </si>
+  <si>
+    <t>290,22</t>
+  </si>
+  <si>
+    <t>113,83</t>
+  </si>
+  <si>
+    <t>517,89</t>
+  </si>
+  <si>
+    <t>1.394,34</t>
+  </si>
+  <si>
+    <t>483,77</t>
+  </si>
+  <si>
+    <t>355,67</t>
+  </si>
+  <si>
+    <t>130,89</t>
+  </si>
+  <si>
+    <t>415,43</t>
+  </si>
+  <si>
+    <t>574,77</t>
+  </si>
+  <si>
+    <t>1.553,67</t>
+  </si>
+  <si>
+    <t>603,28</t>
+  </si>
+  <si>
+    <t>204,83</t>
+  </si>
+  <si>
+    <t>449,60</t>
+  </si>
+  <si>
+    <t>608,93</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>