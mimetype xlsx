--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -59,177 +59,177 @@
   <si>
     <t>Regolatore di Velocità</t>
   </si>
   <si>
     <t>Ventilatore EVDA</t>
   </si>
   <si>
     <t>W</t>
   </si>
   <si>
     <t>euro</t>
   </si>
   <si>
     <t>7/7</t>
   </si>
   <si>
     <t>230V-1F-50Hz</t>
   </si>
   <si>
     <t>713304-5</t>
   </si>
   <si>
     <t>RCS300</t>
   </si>
   <si>
-    <t>111,60</t>
-[...2 lines deleted...]
-    <t>373,26</t>
+    <t>116,06</t>
+  </si>
+  <si>
+    <t>388,19</t>
   </si>
   <si>
     <t>7133A15-5</t>
   </si>
   <si>
-    <t>434,11</t>
+    <t>451,47</t>
   </si>
   <si>
     <t>9/7</t>
   </si>
   <si>
     <t>713314-5</t>
   </si>
   <si>
     <t>RCS600</t>
   </si>
   <si>
-    <t>136,80</t>
-[...2 lines deleted...]
-    <t>636,97</t>
+    <t>142,27</t>
+  </si>
+  <si>
+    <t>662,45</t>
   </si>
   <si>
     <t>713316-5</t>
   </si>
   <si>
     <t>RCS900</t>
   </si>
   <si>
-    <t>162,00</t>
-[...2 lines deleted...]
-    <t>596,40</t>
+    <t>168,48</t>
+  </si>
+  <si>
+    <t>620,26</t>
   </si>
   <si>
     <t>9/9</t>
   </si>
   <si>
     <t>713335-5</t>
   </si>
   <si>
     <t>RCS600 (vel. max)</t>
   </si>
   <si>
-    <t>653,20</t>
+    <t>679,33</t>
   </si>
   <si>
     <t>713332-5</t>
   </si>
   <si>
-    <t>576,11</t>
+    <t>599,15</t>
   </si>
   <si>
     <t>10/8</t>
   </si>
   <si>
     <t>713354-5</t>
   </si>
   <si>
-    <t>632,91</t>
+    <t>658,23</t>
   </si>
   <si>
     <t>713355C-5</t>
   </si>
   <si>
     <t>10/10</t>
   </si>
   <si>
     <t>713369-5</t>
   </si>
   <si>
-    <t>641,03</t>
+    <t>666,67</t>
   </si>
   <si>
     <t>713373C-5</t>
   </si>
   <si>
-    <t>584,23</t>
+    <t>607,60</t>
   </si>
   <si>
     <t>12/9</t>
   </si>
   <si>
     <t>713390C-5</t>
   </si>
   <si>
     <t>RCS210</t>
   </si>
   <si>
-    <t>239,40</t>
-[...2 lines deleted...]
-    <t>908,80</t>
+    <t>248,98</t>
+  </si>
+  <si>
+    <t>945,15</t>
   </si>
   <si>
     <t>400V-3F-50Hz</t>
   </si>
   <si>
     <t>713394-5</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>973,71</t>
+    <t>1.012,66</t>
   </si>
   <si>
     <t>12/12</t>
   </si>
   <si>
     <t>7133G01CD-5</t>
   </si>
   <si>
     <t>RCS210 (vel. max)</t>
   </si>
   <si>
-    <t>989,94</t>
+    <t>1.029,54</t>
   </si>
   <si>
     <t>713399-5</t>
   </si>
   <si>
-    <t>1.010,23</t>
+    <t>1.050,64</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>