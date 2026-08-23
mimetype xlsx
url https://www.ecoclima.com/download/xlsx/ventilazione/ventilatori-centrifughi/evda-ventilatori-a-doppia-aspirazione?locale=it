--- v1 (2026-07-08)
+++ v2 (2026-08-23)
@@ -44,51 +44,51 @@
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>Velocità</t>
   </si>
   <si>
     <t>Potenza Max Ass.</t>
   </si>
   <si>
     <t>Alimentazione</t>
   </si>
   <si>
     <t>Codice Motore</t>
   </si>
   <si>
     <t>Regolatore di Velocità</t>
   </si>
   <si>
     <t>Ventilatore EVDA</t>
   </si>
   <si>
     <t>W</t>
   </si>
   <si>
-    <t>euro</t>
+    <t>Euro</t>
   </si>
   <si>
     <t>7/7</t>
   </si>
   <si>
     <t>230V-1F-50Hz</t>
   </si>
   <si>
     <t>713304-5</t>
   </si>
   <si>
     <t>RCS300</t>
   </si>
   <si>
     <t>116,06</t>
   </si>
   <si>
     <t>388,19</t>
   </si>
   <si>
     <t>7133A15-5</t>
   </si>
   <si>
     <t>451,47</t>
   </si>