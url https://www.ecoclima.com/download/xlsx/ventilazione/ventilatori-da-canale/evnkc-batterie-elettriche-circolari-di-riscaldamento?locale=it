--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -12,89 +12,227 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>EVNKC BATTERIE ELETTRICHE CIRCOLARI DI RISCALDAMENTO</t>
   </si>
   <si>
+    <t>Dati di Funzionamento, Dimensioni e Listino Prezzi</t>
+  </si>
+  <si>
+    <t>Tutte le dimensioni sone espresse in mm.Si possono produrre batterie elettriche con altre dimensioni e potenze con quotazioni a richiesta.</t>
+  </si>
+  <si>
+    <t>Modello</t>
+  </si>
+  <si>
+    <t>Alimentazione</t>
+  </si>
+  <si>
+    <t>Corrente Assorbita</t>
+  </si>
+  <si>
+    <t>Potenza (kW)</t>
+  </si>
+  <si>
+    <t>Elementi Riscaldanti x kW</t>
+  </si>
+  <si>
+    <t>ØD</t>
+  </si>
+  <si>
+    <t>L</t>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>Euro</t>
+  </si>
+  <si>
+    <t>V</t>
+  </si>
+  <si>
+    <t>230-1F-50Hz</t>
+  </si>
+  <si>
+    <t>2,6</t>
+  </si>
+  <si>
+    <t>0,6</t>
+  </si>
+  <si>
+    <t>1x0,6</t>
+  </si>
+  <si>
+    <t>173,23</t>
+  </si>
+  <si>
+    <t>3,5</t>
+  </si>
+  <si>
+    <t>0,8</t>
+  </si>
+  <si>
+    <t>1x0,8</t>
+  </si>
+  <si>
+    <t>202,00</t>
+  </si>
+  <si>
+    <t>5,2</t>
+  </si>
+  <si>
+    <t>1,2</t>
+  </si>
+  <si>
+    <t>1x1,2</t>
+  </si>
+  <si>
+    <t>255,60</t>
+  </si>
+  <si>
+    <t>10,4</t>
+  </si>
+  <si>
+    <t>2,4</t>
+  </si>
+  <si>
+    <t>2x1,2</t>
+  </si>
+  <si>
+    <t>303,98</t>
+  </si>
+  <si>
+    <t>400-3F-50Hz</t>
+  </si>
+  <si>
+    <t>3,6</t>
+  </si>
+  <si>
+    <t>3x1,2</t>
+  </si>
+  <si>
+    <t>368,69</t>
+  </si>
+  <si>
+    <t>319,66</t>
+  </si>
+  <si>
+    <t>545,85</t>
+  </si>
+  <si>
+    <t>8,7</t>
+  </si>
+  <si>
+    <t>6,0</t>
+  </si>
+  <si>
+    <t>3x2,0</t>
+  </si>
+  <si>
+    <t>567,42</t>
+  </si>
+  <si>
+    <t>620,37</t>
+  </si>
+  <si>
+    <t>13,0</t>
+  </si>
+  <si>
+    <t>9,0</t>
+  </si>
+  <si>
+    <t>3x3,0</t>
+  </si>
+  <si>
+    <t>650,45</t>
+  </si>
+  <si>
     <t>Listino Prezzi Pulser</t>
   </si>
   <si>
     <t>Descrizione</t>
   </si>
   <si>
-    <t>Euro</t>
-[...1 lines deleted...]
-  <si>
     <t>Pulser M regolatore elettronico di potenza per il controllo di batterie elettriche</t>
   </si>
   <si>
-    <t>433,15</t>
+    <t>450,48</t>
   </si>
   <si>
     <t>Sensore di temperatura esterno TG-K 330 da canale. Range 0°- 30°.</t>
   </si>
   <si>
-    <t>150,29</t>
+    <t>156,30</t>
   </si>
   <si>
     <t>Listino Prezzi CTR2000</t>
   </si>
   <si>
     <t>CTR2000 Controllore trifase per batterie elettriche trifase.</t>
   </si>
   <si>
-    <t>2.299,00</t>
+    <t>2.390,96</t>
   </si>
   <si>
     <t>Sensore di temperatura da canale con cavo range 0°...60°C.</t>
   </si>
   <si>
-    <t>100,57</t>
+    <t>104,59</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>
@@ -442,131 +580,686 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B12"/>
+  <dimension ref="A1:M28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A10" sqref="A10:B12"/>
+      <selection pane="bottomLeft" activeCell="A26" sqref="A26:M28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="97.833" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="163.817" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="3.428" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
+    <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:2" customHeight="1" ht="22">
+    <row r="3" spans="1:13" customHeight="1" ht="22">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
-      <c r="A4" s="3" t="s">
+    <row r="4" spans="1:13">
+      <c r="A4" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="3" t="s">
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="3" t="s">
+      <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="3" t="s">
+      <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="3" t="s">
+      <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
+      <c r="E5" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J5" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="K5" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="L5" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="M5" s="3"/>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="3"/>
       <c r="B6" s="3" t="s">
-        <v>7</v>
-[...9 lines deleted...]
-        <v>2</v>
+        <v>15</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
+      <c r="K6" s="3"/>
+      <c r="L6" s="3"/>
+      <c r="M6" s="3"/>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" s="3">
+        <v>100</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" s="3">
+        <v>100</v>
+      </c>
+      <c r="G7" s="3">
+        <v>306</v>
+      </c>
+      <c r="H7" s="3">
+        <v>226</v>
+      </c>
+      <c r="I7" s="3">
+        <v>206</v>
+      </c>
+      <c r="J7" s="3">
+        <v>40</v>
+      </c>
+      <c r="K7" s="3">
+        <v>101</v>
+      </c>
+      <c r="L7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M7" s="3"/>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="3">
+        <v>125</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3">
+        <v>125</v>
+      </c>
+      <c r="G8" s="3">
+        <v>306</v>
+      </c>
+      <c r="H8" s="3">
+        <v>226</v>
+      </c>
+      <c r="I8" s="3">
+        <v>230</v>
+      </c>
+      <c r="J8" s="3">
+        <v>40</v>
+      </c>
+      <c r="K8" s="3">
+        <v>101</v>
+      </c>
+      <c r="L8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="M8" s="3"/>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="3">
+        <v>150</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F9" s="3">
+        <v>150</v>
+      </c>
+      <c r="G9" s="3">
+        <v>306</v>
+      </c>
+      <c r="H9" s="3">
+        <v>214</v>
+      </c>
+      <c r="I9" s="3">
+        <v>255</v>
+      </c>
+      <c r="J9" s="3">
+        <v>40</v>
+      </c>
+      <c r="K9" s="3">
+        <v>120</v>
+      </c>
+      <c r="L9" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="M9" s="3"/>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="3">
+        <v>200</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>3</v>
-[...4 lines deleted...]
-        <v>9</v>
+        <v>16</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F10" s="3">
+        <v>200</v>
+      </c>
+      <c r="G10" s="3">
+        <v>294</v>
+      </c>
+      <c r="H10" s="3">
+        <v>214</v>
+      </c>
+      <c r="I10" s="3">
+        <v>301</v>
+      </c>
+      <c r="J10" s="3">
+        <v>40</v>
+      </c>
+      <c r="K10" s="3">
+        <v>148</v>
+      </c>
+      <c r="L10" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="M10" s="3"/>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="3">
+        <v>200</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>10</v>
-[...4 lines deleted...]
-        <v>11</v>
+        <v>33</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F11" s="3">
+        <v>200</v>
+      </c>
+      <c r="G11" s="3">
+        <v>376</v>
+      </c>
+      <c r="H11" s="3">
+        <v>296</v>
+      </c>
+      <c r="I11" s="3">
+        <v>301</v>
+      </c>
+      <c r="J11" s="3">
+        <v>40</v>
+      </c>
+      <c r="K11" s="3">
+        <v>148</v>
+      </c>
+      <c r="L11" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="M11" s="3"/>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="3">
+        <v>250</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>12</v>
-      </c>
+        <v>16</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F12" s="3">
+        <v>250</v>
+      </c>
+      <c r="G12" s="3">
+        <v>306</v>
+      </c>
+      <c r="H12" s="3">
+        <v>214</v>
+      </c>
+      <c r="I12" s="3">
+        <v>356</v>
+      </c>
+      <c r="J12" s="3">
+        <v>40</v>
+      </c>
+      <c r="K12" s="3">
+        <v>148</v>
+      </c>
+      <c r="L12" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="M12" s="3"/>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="3">
+        <v>250</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F13" s="3">
+        <v>250</v>
+      </c>
+      <c r="G13" s="3">
+        <v>376</v>
+      </c>
+      <c r="H13" s="3">
+        <v>296</v>
+      </c>
+      <c r="I13" s="3">
+        <v>356</v>
+      </c>
+      <c r="J13" s="3">
+        <v>40</v>
+      </c>
+      <c r="K13" s="3">
+        <v>148</v>
+      </c>
+      <c r="L13" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="M13" s="3"/>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="3">
+        <v>250</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F14" s="3">
+        <v>250</v>
+      </c>
+      <c r="G14" s="3">
+        <v>376</v>
+      </c>
+      <c r="H14" s="3">
+        <v>296</v>
+      </c>
+      <c r="I14" s="3">
+        <v>356</v>
+      </c>
+      <c r="J14" s="3">
+        <v>40</v>
+      </c>
+      <c r="K14" s="3">
+        <v>148</v>
+      </c>
+      <c r="L14" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M14" s="3"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="3">
+        <v>315</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F15" s="3">
+        <v>315</v>
+      </c>
+      <c r="G15" s="3">
+        <v>376</v>
+      </c>
+      <c r="H15" s="3">
+        <v>296</v>
+      </c>
+      <c r="I15" s="3">
+        <v>424</v>
+      </c>
+      <c r="J15" s="3">
+        <v>40</v>
+      </c>
+      <c r="K15" s="3">
+        <v>148</v>
+      </c>
+      <c r="L15" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="M15" s="3"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="3">
+        <v>315</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="F16" s="3">
+        <v>315</v>
+      </c>
+      <c r="G16" s="3">
+        <v>376</v>
+      </c>
+      <c r="H16" s="3">
+        <v>296</v>
+      </c>
+      <c r="I16" s="3">
+        <v>424</v>
+      </c>
+      <c r="J16" s="3">
+        <v>40</v>
+      </c>
+      <c r="K16" s="3">
+        <v>148</v>
+      </c>
+      <c r="L16" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="M16" s="3"/>
+    </row>
+    <row r="19" spans="1:13" customHeight="1" ht="22">
+      <c r="A19" s="2" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3"/>
+      <c r="E20" s="3"/>
+      <c r="F20" s="3"/>
+      <c r="G20" s="3"/>
+      <c r="H20" s="3"/>
+      <c r="I20" s="3"/>
+      <c r="J20" s="3"/>
+      <c r="K20" s="3"/>
+      <c r="L20" s="3"/>
+      <c r="M20" s="3"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3"/>
+      <c r="E21" s="3"/>
+      <c r="F21" s="3"/>
+      <c r="G21" s="3"/>
+      <c r="H21" s="3"/>
+      <c r="I21" s="3"/>
+      <c r="J21" s="3"/>
+      <c r="K21" s="3"/>
+      <c r="L21" s="3"/>
+      <c r="M21" s="3"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3"/>
+      <c r="E22" s="3"/>
+      <c r="F22" s="3"/>
+      <c r="G22" s="3"/>
+      <c r="H22" s="3"/>
+      <c r="I22" s="3"/>
+      <c r="J22" s="3"/>
+      <c r="K22" s="3"/>
+      <c r="L22" s="3"/>
+      <c r="M22" s="3"/>
+    </row>
+    <row r="25" spans="1:13" customHeight="1" ht="22">
+      <c r="A25" s="2" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3"/>
+      <c r="E26" s="3"/>
+      <c r="F26" s="3"/>
+      <c r="G26" s="3"/>
+      <c r="H26" s="3"/>
+      <c r="I26" s="3"/>
+      <c r="J26" s="3"/>
+      <c r="K26" s="3"/>
+      <c r="L26" s="3"/>
+      <c r="M26" s="3"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="3"/>
+      <c r="G27" s="3"/>
+      <c r="H27" s="3"/>
+      <c r="I27" s="3"/>
+      <c r="J27" s="3"/>
+      <c r="K27" s="3"/>
+      <c r="L27" s="3"/>
+      <c r="M27" s="3"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3"/>
+      <c r="E28" s="3"/>
+      <c r="F28" s="3"/>
+      <c r="G28" s="3"/>
+      <c r="H28" s="3"/>
+      <c r="I28" s="3"/>
+      <c r="J28" s="3"/>
+      <c r="K28" s="3"/>
+      <c r="L28" s="3"/>
+      <c r="M28" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:B1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A3:M3"/>
+    <mergeCell ref="A19:M19"/>
+    <mergeCell ref="A25:M25"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="L5:M6"/>
+    <mergeCell ref="L7:M7"/>
+    <mergeCell ref="L8:M8"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="L11:M11"/>
+    <mergeCell ref="L12:M12"/>
+    <mergeCell ref="L13:M13"/>
+    <mergeCell ref="L14:M14"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="L16:M16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>