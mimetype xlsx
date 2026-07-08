--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -35,63 +35,63 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>EVTD ATEX VENTILATORI ELICOCENTRIFUGHI DA CANALE CIRCOLARE ATEX</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>Ventilatore</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>EVTD 800/200-ATEX</t>
   </si>
   <si>
-    <t>2.584,36</t>
+    <t>2.687,73</t>
   </si>
   <si>
     <t>EVTD 1100/250-ATEX</t>
   </si>
   <si>
-    <t>3.042,83</t>
+    <t>3.164,54</t>
   </si>
   <si>
     <t>EVTD 1200/315-ATEX</t>
   </si>
   <si>
-    <t>3.999,49</t>
+    <t>4.159,47</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>