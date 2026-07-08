--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -38,72 +38,72 @@
   <si>
     <t>EVTD EVO ECOWATT VENTILATORI ELICOCENTRIFUGHI DA CANALE CIRCOLARE</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>EVTD EVO ECOWATT</t>
   </si>
   <si>
     <t>Regolatore di Velocità</t>
   </si>
   <si>
     <t>REB ECOWATT</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>euro</t>
   </si>
   <si>
-    <t>1.224,97</t>
-[...20 lines deleted...]
-    <t>2.519,38</t>
+    <t>1.273,97</t>
+  </si>
+  <si>
+    <t>202,75</t>
+  </si>
+  <si>
+    <t>1.297,78</t>
+  </si>
+  <si>
+    <t>1.418,02</t>
+  </si>
+  <si>
+    <t>1.426,60</t>
+  </si>
+  <si>
+    <t>1.637,91</t>
+  </si>
+  <si>
+    <t>2.408,08</t>
+  </si>
+  <si>
+    <t>2.620,16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>