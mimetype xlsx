--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -38,96 +38,96 @@
   <si>
     <t>EVTD EVO VENTILATORI ELICOCENTRIFUGHI DA CANALE CIRCOLARE</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>EVTD-EVO</t>
   </si>
   <si>
     <t>EVTD-EVO-T</t>
   </si>
   <si>
     <t>Regolatore di Velocità</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
-    <t>337,11</t>
-[...44 lines deleted...]
-    <t>297,88</t>
+    <t>350,59</t>
+  </si>
+  <si>
+    <t>425,67</t>
+  </si>
+  <si>
+    <t>249,03</t>
+  </si>
+  <si>
+    <t>445,68</t>
+  </si>
+  <si>
+    <t>550,86</t>
+  </si>
+  <si>
+    <t>608,78</t>
+  </si>
+  <si>
+    <t>710,15</t>
+  </si>
+  <si>
+    <t>630,88</t>
+  </si>
+  <si>
+    <t>726,54</t>
+  </si>
+  <si>
+    <t>796,09</t>
+  </si>
+  <si>
+    <t>913,46</t>
+  </si>
+  <si>
+    <t>1.417,45</t>
+  </si>
+  <si>
+    <t>1.652,38</t>
+  </si>
+  <si>
+    <t>1.592,36</t>
+  </si>
+  <si>
+    <t>1.870,55</t>
+  </si>
+  <si>
+    <t>309,80</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>