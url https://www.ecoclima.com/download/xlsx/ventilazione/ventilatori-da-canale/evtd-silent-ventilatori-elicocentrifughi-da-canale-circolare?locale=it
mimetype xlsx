--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -35,87 +35,87 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>EVTD SILENT VENTILATORI ELICOCENTRIFUGHI DA CANALE CIRCOLARE</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>Ventilatore</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>250/100</t>
   </si>
   <si>
-    <t>506,53</t>
+    <t>526,79</t>
   </si>
   <si>
     <t>350/125</t>
   </si>
   <si>
-    <t>581,69</t>
+    <t>604,96</t>
   </si>
   <si>
     <t>500/150-160</t>
   </si>
   <si>
-    <t>729,36</t>
+    <t>758,53</t>
   </si>
   <si>
     <t>800/200</t>
   </si>
   <si>
-    <t>1.082,39</t>
+    <t>1.125,69</t>
   </si>
   <si>
     <t>1000/200</t>
   </si>
   <si>
-    <t>1.192,30</t>
+    <t>1.239,99</t>
   </si>
   <si>
     <t>1300/250</t>
   </si>
   <si>
-    <t>2.320,74</t>
+    <t>2.413,57</t>
   </si>
   <si>
     <t>2000/315</t>
   </si>
   <si>
-    <t>2.706,24</t>
+    <t>2.814,49</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>