--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -29,63 +29,63 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>EVTT BOOST VENTILATORI IN LINEA DA CANALE CIRCOLARE PER PORTATE DARIA FINO A 3350 M3H</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>EVTT BOOST 200</t>
   </si>
   <si>
-    <t>329,81</t>
+    <t>343,00</t>
   </si>
   <si>
     <t>EVTT BOOST 355</t>
   </si>
   <si>
-    <t>932,49</t>
+    <t>969,79</t>
   </si>
   <si>
     <t>EVTT BOOST 400</t>
   </si>
   <si>
-    <t>1.036,20</t>
+    <t>1.077,65</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>