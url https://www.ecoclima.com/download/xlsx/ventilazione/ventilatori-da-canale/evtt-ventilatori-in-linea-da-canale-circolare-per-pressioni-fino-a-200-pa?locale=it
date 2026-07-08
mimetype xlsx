--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -29,75 +29,75 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>EVTT VENTILATORI IN LINEA DA CANALE CIRCOLARE PER PRESSIONI FINO A 200 PA</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>EVTT 100</t>
   </si>
   <si>
-    <t>88,73</t>
+    <t>92,28</t>
   </si>
   <si>
     <t>EVTT 125</t>
   </si>
   <si>
-    <t>95,63</t>
+    <t>99,46</t>
   </si>
   <si>
     <t>EVTT 125S</t>
   </si>
   <si>
-    <t>163,92</t>
+    <t>170,48</t>
   </si>
   <si>
     <t>EVTT 150</t>
   </si>
   <si>
-    <t>168,67</t>
+    <t>175,42</t>
   </si>
   <si>
     <t>EVTT PRO 200</t>
   </si>
   <si>
-    <t>279,94</t>
+    <t>291,14</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>