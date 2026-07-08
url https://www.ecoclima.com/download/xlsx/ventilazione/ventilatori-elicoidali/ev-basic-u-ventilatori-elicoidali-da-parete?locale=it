--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -50,237 +50,237 @@
   <si>
     <t>EV BASIC-U - Trifase</t>
   </si>
   <si>
     <t>EV BASICU - Monofase</t>
   </si>
   <si>
     <t>Inverter IP20 per ventilatori EV BASIC-U - Trifase</t>
   </si>
   <si>
     <t>ESGQ50-D</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>250-2</t>
   </si>
   <si>
     <t>0,18</t>
   </si>
   <si>
-    <t>586,84</t>
-[...2 lines deleted...]
-    <t>612,65</t>
+    <t>610,31</t>
+  </si>
+  <si>
+    <t>637,16</t>
   </si>
   <si>
     <t>M130L</t>
   </si>
   <si>
-    <t>715,70</t>
-[...2 lines deleted...]
-    <t>274,03</t>
+    <t>744,33</t>
+  </si>
+  <si>
+    <t>284,99</t>
   </si>
   <si>
     <t>250-4</t>
   </si>
   <si>
     <t>0,09</t>
   </si>
   <si>
-    <t>601,21</t>
+    <t>625,26</t>
   </si>
   <si>
     <t>310-2</t>
   </si>
   <si>
     <t>0,37</t>
   </si>
   <si>
-    <t>666,70</t>
-[...5 lines deleted...]
-    <t>303,60</t>
+    <t>693,37</t>
+  </si>
+  <si>
+    <t>642,99</t>
+  </si>
+  <si>
+    <t>315,74</t>
   </si>
   <si>
     <t>310-4</t>
   </si>
   <si>
-    <t>664,75</t>
+    <t>691,34</t>
   </si>
   <si>
     <t>350-4</t>
   </si>
   <si>
     <t>0,12</t>
   </si>
   <si>
-    <t>638,22</t>
-[...5 lines deleted...]
-    <t>348,94</t>
+    <t>663,75</t>
+  </si>
+  <si>
+    <t>719,95</t>
+  </si>
+  <si>
+    <t>362,90</t>
   </si>
   <si>
     <t>350-6</t>
   </si>
   <si>
-    <t>683,75</t>
+    <t>711,10</t>
   </si>
   <si>
     <t>400-4</t>
   </si>
   <si>
     <t>0,25</t>
   </si>
   <si>
-    <t>792,11</t>
-[...2 lines deleted...]
-    <t>382,46</t>
+    <t>823,79</t>
+  </si>
+  <si>
+    <t>397,76</t>
   </si>
   <si>
     <t>400-6</t>
   </si>
   <si>
-    <t>720,76</t>
-[...2 lines deleted...]
-    <t>720,72</t>
+    <t>749,59</t>
+  </si>
+  <si>
+    <t>749,55</t>
   </si>
   <si>
     <t>450-4</t>
   </si>
   <si>
-    <t>772,14</t>
-[...5 lines deleted...]
-    <t>431,74</t>
+    <t>803,03</t>
+  </si>
+  <si>
+    <t>891,92</t>
+  </si>
+  <si>
+    <t>449,01</t>
   </si>
   <si>
     <t>500-4</t>
   </si>
   <si>
     <t>0,55</t>
   </si>
   <si>
-    <t>991,54</t>
-[...5 lines deleted...]
-    <t>471,17</t>
+    <t>1.031,20</t>
+  </si>
+  <si>
+    <t>1.179,35</t>
+  </si>
+  <si>
+    <t>490,02</t>
   </si>
   <si>
     <t>500-6</t>
   </si>
   <si>
-    <t>954,26</t>
+    <t>992,43</t>
   </si>
   <si>
     <t>560-4</t>
   </si>
   <si>
     <t>0,75</t>
   </si>
   <si>
-    <t>1.264,99</t>
-[...2 lines deleted...]
-    <t>573,69</t>
+    <t>1.315,59</t>
+  </si>
+  <si>
+    <t>596,64</t>
   </si>
   <si>
     <t>560-6</t>
   </si>
   <si>
-    <t>980,09</t>
+    <t>1.019,29</t>
   </si>
   <si>
     <t>630-4</t>
   </si>
   <si>
     <t>1,1</t>
   </si>
   <si>
-    <t>1.517,28</t>
+    <t>1.577,97</t>
   </si>
   <si>
     <t>M130M</t>
   </si>
   <si>
-    <t>843,78</t>
-[...2 lines deleted...]
-    <t>632,83</t>
+    <t>877,53</t>
+  </si>
+  <si>
+    <t>658,14</t>
   </si>
   <si>
     <t>630-6</t>
   </si>
   <si>
-    <t>1.225,04</t>
+    <t>1.274,04</t>
   </si>
   <si>
     <t>710-6</t>
   </si>
   <si>
-    <t>1.663,83</t>
-[...2 lines deleted...]
-    <t>778,71</t>
+    <t>1.730,38</t>
+  </si>
+  <si>
+    <t>809,86</t>
   </si>
   <si>
     <t>800-6</t>
   </si>
   <si>
     <t>2,2</t>
   </si>
   <si>
-    <t>2.885,95</t>
+    <t>3.001,39</t>
   </si>
   <si>
     <t>M130P</t>
   </si>
   <si>
-    <t>1.039,65</t>
-[...2 lines deleted...]
-    <t>879,26</t>
+    <t>1.081,24</t>
+  </si>
+  <si>
+    <t>914,43</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>