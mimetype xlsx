--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -50,441 +50,441 @@
   <si>
     <t>Tipo Motore</t>
   </si>
   <si>
     <t>Cassa</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>Inverter IP20</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>2P</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>LUNGA</t>
   </si>
   <si>
-    <t>1.020,30</t>
+    <t>1.061,11</t>
   </si>
   <si>
     <t>M130L</t>
   </si>
   <si>
-    <t>715,70</t>
-[...5 lines deleted...]
-    <t>1.459,20</t>
+    <t>744,33</t>
+  </si>
+  <si>
+    <t>1.203,38</t>
+  </si>
+  <si>
+    <t>1.517,57</t>
   </si>
   <si>
     <t>M130M</t>
   </si>
   <si>
-    <t>843,78</t>
+    <t>877,53</t>
   </si>
   <si>
     <t>MEDIA</t>
   </si>
   <si>
-    <t>963,30</t>
-[...5 lines deleted...]
-    <t>1.349,00</t>
+    <t>1.001,83</t>
+  </si>
+  <si>
+    <t>1.124,34</t>
+  </si>
+  <si>
+    <t>1.402,96</t>
   </si>
   <si>
     <t>Listino Prezzi 4 Poli Trifase</t>
   </si>
   <si>
     <t>Modello EVEI</t>
   </si>
   <si>
     <t>4P</t>
   </si>
   <si>
-    <t>961,40</t>
-[...20 lines deleted...]
-    <t>3.100,80</t>
+    <t>999,86</t>
+  </si>
+  <si>
+    <t>1.136,20</t>
+  </si>
+  <si>
+    <t>1.308,11</t>
+  </si>
+  <si>
+    <t>1.450,38</t>
+  </si>
+  <si>
+    <t>1.738,88</t>
+  </si>
+  <si>
+    <t>1.977,98</t>
+  </si>
+  <si>
+    <t>2.432,46</t>
+  </si>
+  <si>
+    <t>3.224,83</t>
   </si>
   <si>
     <t>M130Q</t>
   </si>
   <si>
-    <t>1.212,93</t>
-[...2 lines deleted...]
-    <t>4.744,30</t>
+    <t>1.261,45</t>
+  </si>
+  <si>
+    <t>4.934,07</t>
   </si>
   <si>
     <t>M130R</t>
   </si>
   <si>
-    <t>1.728,99</t>
-[...35 lines deleted...]
-    <t>4.721,50</t>
+    <t>1.798,15</t>
+  </si>
+  <si>
+    <t>5.568,37</t>
+  </si>
+  <si>
+    <t>905,01</t>
+  </si>
+  <si>
+    <t>926,74</t>
+  </si>
+  <si>
+    <t>1.033,45</t>
+  </si>
+  <si>
+    <t>1.171,77</t>
+  </si>
+  <si>
+    <t>1.310,09</t>
+  </si>
+  <si>
+    <t>1.568,94</t>
+  </si>
+  <si>
+    <t>1.821,87</t>
+  </si>
+  <si>
+    <t>2.219,05</t>
+  </si>
+  <si>
+    <t>3.066,75</t>
+  </si>
+  <si>
+    <t>4.613,96</t>
+  </si>
+  <si>
+    <t>4.910,36</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
-    <t>1.107,70</t>
-[...14 lines deleted...]
-    <t>2.688,50</t>
+    <t>1.152,01</t>
+  </si>
+  <si>
+    <t>1.353,56</t>
+  </si>
+  <si>
+    <t>1.647,98</t>
+  </si>
+  <si>
+    <t>1.887,08</t>
+  </si>
+  <si>
+    <t>2.136,06</t>
+  </si>
+  <si>
+    <t>2.796,04</t>
   </si>
   <si>
     <t>M130P</t>
   </si>
   <si>
-    <t>1.039,65</t>
-[...5 lines deleted...]
-    <t>5.063,50</t>
+    <t>1.081,24</t>
+  </si>
+  <si>
+    <t>3.592,37</t>
+  </si>
+  <si>
+    <t>5.266,04</t>
   </si>
   <si>
     <t>M130S</t>
   </si>
   <si>
-    <t>1.906,21</t>
-[...26 lines deleted...]
-    <t>5.033,10</t>
+    <t>1.982,46</t>
+  </si>
+  <si>
+    <t>5.900,34</t>
+  </si>
+  <si>
+    <t>1.049,26</t>
+  </si>
+  <si>
+    <t>1.215,24</t>
+  </si>
+  <si>
+    <t>1.501,76</t>
+  </si>
+  <si>
+    <t>1.713,19</t>
+  </si>
+  <si>
+    <t>2.572,75</t>
+  </si>
+  <si>
+    <t>3.424,41</t>
+  </si>
+  <si>
+    <t>4.938,02</t>
+  </si>
+  <si>
+    <t>5.234,42</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
-    <t>2.677,10</t>
-[...5 lines deleted...]
-    <t>7.153,50</t>
+    <t>2.784,18</t>
+  </si>
+  <si>
+    <t>2.958,07</t>
+  </si>
+  <si>
+    <t>7.439,64</t>
   </si>
   <si>
     <t>M130T</t>
   </si>
   <si>
-    <t>2.372,17</t>
-[...11 lines deleted...]
-    <t>6.473,30</t>
+    <t>2.467,06</t>
+  </si>
+  <si>
+    <t>2.608,32</t>
+  </si>
+  <si>
+    <t>2.728,86</t>
+  </si>
+  <si>
+    <t>4.110,08</t>
+  </si>
+  <si>
+    <t>6.732,23</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
-    <t>3.021,00</t>
-[...8 lines deleted...]
-    <t>8.177,60</t>
+    <t>3.141,84</t>
+  </si>
+  <si>
+    <t>4.627,79</t>
+  </si>
+  <si>
+    <t>5.769,92</t>
+  </si>
+  <si>
+    <t>8.504,70</t>
   </si>
   <si>
     <t>M130W</t>
   </si>
   <si>
-    <t>3.134,68</t>
-[...11 lines deleted...]
-    <t>7.470,80</t>
+    <t>3.260,07</t>
+  </si>
+  <si>
+    <t>2.908,67</t>
+  </si>
+  <si>
+    <t>4.432,17</t>
+  </si>
+  <si>
+    <t>5.428,07</t>
+  </si>
+  <si>
+    <t>7.769,63</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
-    <t>10.805,30</t>
+    <t>11.237,51</t>
   </si>
   <si>
     <t>M130X</t>
   </si>
   <si>
-    <t>3.672,69</t>
-[...2 lines deleted...]
-    <t>10.366,40</t>
+    <t>3.819,60</t>
+  </si>
+  <si>
+    <t>10.781,06</t>
   </si>
   <si>
     <t>Listino Prezzi 6 Poli Trifase</t>
   </si>
   <si>
     <t>6P</t>
   </si>
   <si>
-    <t>1.392,70</t>
-[...74 lines deleted...]
-    <t>4.573,30</t>
+    <t>1.448,41</t>
+  </si>
+  <si>
+    <t>1.618,34</t>
+  </si>
+  <si>
+    <t>2.242,76</t>
+  </si>
+  <si>
+    <t>2.284,26</t>
+  </si>
+  <si>
+    <t>2.529,28</t>
+  </si>
+  <si>
+    <t>3.714,88</t>
+  </si>
+  <si>
+    <t>4.351,15</t>
+  </si>
+  <si>
+    <t>2.080,73</t>
+  </si>
+  <si>
+    <t>2.074,80</t>
+  </si>
+  <si>
+    <t>2.388,98</t>
+  </si>
+  <si>
+    <t>3.428,36</t>
+  </si>
+  <si>
+    <t>3.724,76</t>
+  </si>
+  <si>
+    <t>2.274,38</t>
+  </si>
+  <si>
+    <t>2.580,66</t>
+  </si>
+  <si>
+    <t>2.663,65</t>
+  </si>
+  <si>
+    <t>4.084,39</t>
+  </si>
+  <si>
+    <t>4.718,69</t>
+  </si>
+  <si>
+    <t>2.112,34</t>
+  </si>
+  <si>
+    <t>2.363,30</t>
+  </si>
+  <si>
+    <t>2.521,38</t>
+  </si>
+  <si>
+    <t>3.786,02</t>
+  </si>
+  <si>
+    <t>4.082,42</t>
+  </si>
+  <si>
+    <t>3.076,63</t>
+  </si>
+  <si>
+    <t>5.410,29</t>
+  </si>
+  <si>
+    <t>2.922,50</t>
+  </si>
+  <si>
+    <t>4.756,23</t>
   </si>
   <si>
     <t>Listino Prezzi 8 Poli Trifase</t>
   </si>
   <si>
     <t>8P</t>
   </si>
   <si>
-    <t>1.679,60</t>
-[...38 lines deleted...]
-    <t>3.661,30</t>
+    <t>1.746,78</t>
+  </si>
+  <si>
+    <t>1.855,46</t>
+  </si>
+  <si>
+    <t>2.298,09</t>
+  </si>
+  <si>
+    <t>2.543,11</t>
+  </si>
+  <si>
+    <t>3.629,91</t>
+  </si>
+  <si>
+    <t>4.266,18</t>
+  </si>
+  <si>
+    <t>1.576,85</t>
+  </si>
+  <si>
+    <t>1.703,31</t>
+  </si>
+  <si>
+    <t>2.088,63</t>
+  </si>
+  <si>
+    <t>2.402,82</t>
+  </si>
+  <si>
+    <t>3.345,37</t>
+  </si>
+  <si>
+    <t>3.641,77</t>
+  </si>
+  <si>
+    <t>4.389,42</t>
+  </si>
+  <si>
+    <t>3.807,75</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>