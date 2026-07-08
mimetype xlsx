--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -56,123 +56,123 @@
   <si>
     <t>EVES</t>
   </si>
   <si>
     <t>Inverter</t>
   </si>
   <si>
     <t>Rete *</t>
   </si>
   <si>
     <t>R/R</t>
   </si>
   <si>
     <t>R/S</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>euro</t>
   </si>
   <si>
     <t>0,37</t>
   </si>
   <si>
-    <t>1.433,14</t>
-[...17 lines deleted...]
-    <t>99,00</t>
+    <t>1.490,47</t>
+  </si>
+  <si>
+    <t>1.689,20</t>
+  </si>
+  <si>
+    <t>744,33</t>
+  </si>
+  <si>
+    <t>88,25</t>
+  </si>
+  <si>
+    <t>1.639,52</t>
+  </si>
+  <si>
+    <t>1.738,88</t>
+  </si>
+  <si>
+    <t>102,96</t>
   </si>
   <si>
     <t>0,55</t>
   </si>
   <si>
-    <t>1.719,77</t>
-[...14 lines deleted...]
-    <t>2.006,40</t>
+    <t>1.788,56</t>
+  </si>
+  <si>
+    <t>1.887,92</t>
+  </si>
+  <si>
+    <t>1.937,61</t>
+  </si>
+  <si>
+    <t>117,67</t>
+  </si>
+  <si>
+    <t>1.937,61  </t>
+  </si>
+  <si>
+    <t>2.086,66</t>
   </si>
   <si>
     <t>0,75</t>
   </si>
   <si>
-    <t>2.054,17</t>
-[...2 lines deleted...]
-    <t>117,86</t>
+    <t>2.136,34</t>
+  </si>
+  <si>
+    <t>122,57</t>
   </si>
   <si>
     <t>1,5</t>
   </si>
   <si>
     <t>1,1</t>
   </si>
   <si>
-    <t>1.958,63</t>
-[...14 lines deleted...]
-    <t>169,71</t>
+    <t>2.036,98</t>
+  </si>
+  <si>
+    <t>2.285,39</t>
+  </si>
+  <si>
+    <t>877,53</t>
+  </si>
+  <si>
+    <t>3.378,40</t>
+  </si>
+  <si>
+    <t>3.974,58</t>
+  </si>
+  <si>
+    <t>176,50</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>