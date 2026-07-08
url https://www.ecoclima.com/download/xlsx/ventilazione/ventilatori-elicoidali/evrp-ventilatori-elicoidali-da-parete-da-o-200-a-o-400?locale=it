--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -38,78 +38,78 @@
   <si>
     <t>EVRP VENTILATORI ELICOIDALI DA PARETE DA O 200 A O 400</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>Ventilatore</t>
   </si>
   <si>
     <t>REB-1 - Regolatore</t>
   </si>
   <si>
     <t>S-EVRP - Serrande Sovrapressione</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>euro</t>
   </si>
   <si>
-    <t>325,32</t>
-[...26 lines deleted...]
-    <t>171,13</t>
+    <t>338,33</t>
+  </si>
+  <si>
+    <t>210,71</t>
+  </si>
+  <si>
+    <t>130,07</t>
+  </si>
+  <si>
+    <t>400,57</t>
+  </si>
+  <si>
+    <t>147,32</t>
+  </si>
+  <si>
+    <t>524,09</t>
+  </si>
+  <si>
+    <t>164,94</t>
+  </si>
+  <si>
+    <t>686,55</t>
+  </si>
+  <si>
+    <t>1.139,47</t>
+  </si>
+  <si>
+    <t>177,98</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>