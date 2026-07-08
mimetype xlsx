--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -35,99 +35,99 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>EVBBN VENTILATORI CENTRIFUGHI PER USI DOMESTICI</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>EVBBN</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>EVBB-100N S</t>
   </si>
   <si>
-    <t>290,93</t>
+    <t>302,57</t>
   </si>
   <si>
     <t>EVBB-100N T</t>
   </si>
   <si>
-    <t>391,25</t>
+    <t>406,90</t>
   </si>
   <si>
     <t>EVBB-100N HT</t>
   </si>
   <si>
-    <t>496,40</t>
+    <t>516,26</t>
   </si>
   <si>
     <t>EVBB-170N S</t>
   </si>
   <si>
-    <t>390,71</t>
+    <t>406,34</t>
   </si>
   <si>
     <t>EVBB-170N T</t>
   </si>
   <si>
-    <t>493,18</t>
+    <t>512,91</t>
   </si>
   <si>
     <t>EVBB-170N HT</t>
   </si>
   <si>
-    <t>572,18</t>
+    <t>595,07</t>
   </si>
   <si>
     <t>EVBB-250N S</t>
   </si>
   <si>
-    <t>427,97</t>
+    <t>445,09</t>
   </si>
   <si>
     <t>EVBB-250N T</t>
   </si>
   <si>
-    <t>529,73</t>
+    <t>550,92</t>
   </si>
   <si>
     <t>EVBB-250N HT</t>
   </si>
   <si>
-    <t>602,82</t>
+    <t>626,93</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>