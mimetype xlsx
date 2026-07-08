--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -38,75 +38,75 @@
   <si>
     <t>EVHV VENTILATORI ELICOIDALI PER USI DOMESTICI</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>-Regolatore REB-1R utilizzabile solo nei modelli EVHV 230 AE e EVHV 300 AE.-Viti EVHV: perni per installazioni a muro. Serie di perni e raccordi filettati che permettono di installare gli EVHV su pareti da 25 a 300 mm di spessore.</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>EVHV</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>EVHV 150 AE</t>
   </si>
   <si>
-    <t>395,93</t>
+    <t>411,77</t>
   </si>
   <si>
     <t>EVHV 230 AE</t>
   </si>
   <si>
-    <t>820,07</t>
+    <t>852,87</t>
   </si>
   <si>
     <t>EVHV 300 AE</t>
   </si>
   <si>
-    <t>1.014,64</t>
+    <t>1.055,23</t>
   </si>
   <si>
     <t>REB-1R</t>
   </si>
   <si>
-    <t>475,81</t>
+    <t>494,84</t>
   </si>
   <si>
     <t>Viti EVHV</t>
   </si>
   <si>
-    <t>29,50</t>
+    <t>30,68</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>