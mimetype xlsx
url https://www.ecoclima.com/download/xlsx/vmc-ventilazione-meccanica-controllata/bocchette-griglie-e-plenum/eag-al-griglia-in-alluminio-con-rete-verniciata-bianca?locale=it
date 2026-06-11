--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -17,135 +17,135 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>EAG AL GRIGLIA IN ALLUMINIO CON RETE VERNICIATA BIANCA</t>
   </si>
   <si>
-    <t>Listino prezzi:</t>
-[...83 lines deleted...]
-    <t>176,18</t>
+    <t>Listino Prezzi</t>
+  </si>
+  <si>
+    <t>Diametro</t>
+  </si>
+  <si>
+    <t>EAG-ALB</t>
+  </si>
+  <si>
+    <t>EAG-AL</t>
+  </si>
+  <si>
+    <t>Euro</t>
+  </si>
+  <si>
+    <t>ø100</t>
+  </si>
+  <si>
+    <t>22,59</t>
+  </si>
+  <si>
+    <t>10,66</t>
+  </si>
+  <si>
+    <t>ø125</t>
+  </si>
+  <si>
+    <t>24,64</t>
+  </si>
+  <si>
+    <t>13,26</t>
+  </si>
+  <si>
+    <t>ø150</t>
+  </si>
+  <si>
+    <t>31,03</t>
+  </si>
+  <si>
+    <t>17,43</t>
+  </si>
+  <si>
+    <t>ø160</t>
+  </si>
+  <si>
+    <t>33,78</t>
+  </si>
+  <si>
+    <t>19,54</t>
+  </si>
+  <si>
+    <t>ø200</t>
+  </si>
+  <si>
+    <t>41,63</t>
+  </si>
+  <si>
+    <t>28,97</t>
+  </si>
+  <si>
+    <t>ø250</t>
+  </si>
+  <si>
+    <t>63,78</t>
+  </si>
+  <si>
+    <t>56,11</t>
+  </si>
+  <si>
+    <t>ø315</t>
+  </si>
+  <si>
+    <t>100,14</t>
+  </si>
+  <si>
+    <t>96,91</t>
+  </si>
+  <si>
+    <t>ø400</t>
+  </si>
+  <si>
+    <t>175,93</t>
+  </si>
+  <si>
+    <t>183,23</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>
@@ -502,53 +502,53 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4:C20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:3" customHeight="1" ht="22">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="3"/>