--- v1 (2026-06-11)
+++ v2 (2026-07-26)
@@ -493,55 +493,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C20"/>
+  <dimension ref="A1:C13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A4" sqref="A4:C20"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4:C13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:3" customHeight="1" ht="22">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
@@ -549,187 +549,131 @@
       <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="3"/>
       <c r="B5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:3">
-      <c r="A7" s="3"/>
-[...1 lines deleted...]
-      <c r="C7" s="3"/>
+      <c r="A7" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:3">
-      <c r="A9" s="3"/>
-[...1 lines deleted...]
-      <c r="C9" s="3"/>
+      <c r="A9" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="3" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:3">
-      <c r="A12" s="3"/>
-[...1 lines deleted...]
-      <c r="C12" s="3"/>
+      <c r="A12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="3" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>20</v>
-[...46 lines deleted...]
-      <c r="C19" s="3" t="s">
         <v>29</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C20" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="A6:A7"/>
-[...19 lines deleted...]
-    <mergeCell ref="C19:C20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>