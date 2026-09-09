--- v2 (2026-07-26)
+++ v3 (2026-09-09)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>EAG AL GRIGLIA IN ALLUMINIO CON RETE VERNICIATA BIANCA</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Diametro</t>
   </si>
   <si>
     <t>EAG-ALB</t>
   </si>
   <si>
     <t>EAG-AL</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>ø100</t>
   </si>
   <si>
     <t>22,59</t>
   </si>
   <si>
     <t>10,66</t>
   </si>
   <si>
     <t>ø125</t>
   </si>
   <si>
     <t>24,64</t>
   </si>
   <si>
     <t>13,26</t>
   </si>
   <si>
     <t>ø150</t>
   </si>
   <si>
     <t>31,03</t>
   </si>