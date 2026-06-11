--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -12,113 +12,110 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>EDLSV EDLSVB DIFFUSORI LINEARI A SCOMPARSA</t>
   </si>
   <si>
     <t>Listino prezzi EDLSV verniciato nero RAL9005 con feritoia 30 mm</t>
   </si>
   <si>
-    <t>Lunghezza EDLSV</t>
+    <t>Lunghezza (m)</t>
   </si>
   <si>
     <t>EDLSV</t>
   </si>
   <si>
-    <t>PLENUMISOLATO EPLS</t>
-[...22 lines deleted...]
-  <si>
     <t>EDLSVB</t>
   </si>
   <si>
-    <t>Listino prezzi</t>
-[...20 lines deleted...]
-    <t>14,98</t>
+    <t>EPLS</t>
+  </si>
+  <si>
+    <t> </t>
+  </si>
+  <si>
+    <t>Euro</t>
+  </si>
+  <si>
+    <t>55,62</t>
+  </si>
+  <si>
+    <t>88,25</t>
+  </si>
+  <si>
+    <t>63,96</t>
+  </si>
+  <si>
+    <t>100,74</t>
+  </si>
+  <si>
+    <t>Listino Prezzi Accessori</t>
+  </si>
+  <si>
+    <t>Accessori</t>
+  </si>
+  <si>
+    <t>P1-EDL - Ponte di fissaggio</t>
+  </si>
+  <si>
+    <t>12,72</t>
+  </si>
+  <si>
+    <t>M76-EASY - Manicotto aggiuntivo per tubo ø 75 mm interno (confezione da 5 pezzi)</t>
+  </si>
+  <si>
+    <t>25,99</t>
+  </si>
+  <si>
+    <t>S-EASY - Serranda di regolazione per attacchi ø 63mm o 75mm interno (confezione da 5 pezzi)</t>
+  </si>
+  <si>
+    <t>15,58</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF2F3372"/>
       <name val="Calibri"/>
@@ -466,210 +463,181 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C21"/>
+  <dimension ref="A1:D14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A18" sqref="A18:C21"/>
+      <selection pane="bottomLeft" activeCell="A11" sqref="A11:D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="100.118" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="108.402" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:3" customHeight="1" ht="22">
+    <row r="3" spans="1:4" customHeight="1" ht="22">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:3">
+    <row r="4" spans="1:4">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="3" t="s">
+        <v>6</v>
+      </c>
       <c r="B5" s="3" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:3">
+        <v>7</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
       <c r="A6" s="3">
         <v>500</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:3">
+        <v>8</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
       <c r="A7" s="3">
         <v>800</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:3" customHeight="1" ht="22">
+        <v>10</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" customHeight="1" ht="22">
       <c r="A10" s="2" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:3">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
       <c r="A11" s="3" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>12</v>
-[...6 lines deleted...]
-      <c r="A12" s="3"/>
+        <v>7</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3"/>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="3" t="s">
+        <v>14</v>
+      </c>
       <c r="B12" s="3" t="s">
-        <v>5</v>
-[...7 lines deleted...]
-        <v>500</v>
+        <v>15</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3"/>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="3" t="s">
+        <v>16</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>6</v>
-[...7 lines deleted...]
-        <v>800</v>
+        <v>17</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3"/>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="3" t="s">
+        <v>18</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>8</v>
-[...38 lines deleted...]
-      <c r="A21" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B21" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="3"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:C1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A17:C17"/>
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="A10:D10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>