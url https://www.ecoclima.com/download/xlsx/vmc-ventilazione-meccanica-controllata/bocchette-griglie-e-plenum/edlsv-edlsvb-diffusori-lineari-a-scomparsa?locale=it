--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>EDLSV EDLSVB DIFFUSORI LINEARI A SCOMPARSA</t>
   </si>
   <si>
     <t>Listino prezzi EDLSV verniciato nero RAL9005 con feritoia 30 mm</t>
   </si>
   <si>
     <t>Lunghezza (m)</t>
   </si>
   <si>
     <t>EDLSV</t>
   </si>
   <si>
     <t>EDLSVB</t>
   </si>
   <si>
     <t>EPLS</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>55,62</t>
   </si>
   <si>
     <t>88,25</t>
   </si>
   <si>
     <t>63,96</t>
   </si>
   <si>
     <t>100,74</t>
   </si>
   <si>
     <t>Listino Prezzi Accessori</t>
   </si>
   <si>
     <t>Accessori</t>
   </si>
   <si>
     <t>P1-EDL - Ponte di fissaggio</t>
   </si>
   <si>
     <t>12,72</t>
   </si>