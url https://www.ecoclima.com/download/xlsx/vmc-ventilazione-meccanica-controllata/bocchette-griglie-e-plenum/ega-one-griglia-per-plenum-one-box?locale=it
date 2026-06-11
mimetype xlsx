--- v0 (2026-04-26)
+++ v1 (2026-06-11)
@@ -17,87 +17,87 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>EGA ONE GRIGLIA PER PLENUM ONE BOX</t>
   </si>
   <si>
-    <t>Listino prezzi:</t>
+    <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
-    <t>Disegno griglia</t>
+    <t>Disegno Griglia</t>
   </si>
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>EGAFQ-ONE 1</t>
   </si>
   <si>
     <t>Maglia quadra</t>
   </si>
   <si>
-    <t>40,55</t>
+    <t>42,17</t>
   </si>
   <si>
     <t>EGAFQ-ONE 2</t>
   </si>
   <si>
-    <t>54,66</t>
+    <t>56,85</t>
   </si>
   <si>
     <t>EGAFQ-ONE 3</t>
   </si>
   <si>
-    <t>67,88</t>
+    <t>70,60</t>
   </si>
   <si>
     <t>EGAFQ-ONE 4</t>
   </si>
   <si>
-    <t>74,93</t>
+    <t>77,93</t>
   </si>
   <si>
     <t>EGAFR-ONE 1</t>
   </si>
   <si>
     <t>Forellinata</t>
   </si>
   <si>
     <t>EGAFR-ONE 2</t>
   </si>
   <si>
     <t>EGAFR-ONE 3</t>
   </si>
   <si>
     <t>EGAFR-ONE 4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>