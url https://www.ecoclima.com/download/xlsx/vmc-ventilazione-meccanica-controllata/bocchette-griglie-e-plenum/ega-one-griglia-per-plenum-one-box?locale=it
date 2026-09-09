--- v1 (2026-06-11)
+++ v2 (2026-09-09)
@@ -26,51 +26,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>EGA ONE GRIGLIA PER PLENUM ONE BOX</t>
   </si>
   <si>
     <t>Listino Prezzi</t>
   </si>
   <si>
     <t>Modello</t>
   </si>
   <si>
     <t>Disegno Griglia</t>
   </si>
   <si>
-    <t>Euro</t>
+    <t>€</t>
   </si>
   <si>
     <t>EGAFQ-ONE 1</t>
   </si>
   <si>
     <t>Maglia quadra</t>
   </si>
   <si>
     <t>42,17</t>
   </si>
   <si>
     <t>EGAFQ-ONE 2</t>
   </si>
   <si>
     <t>56,85</t>
   </si>
   <si>
     <t>EGAFQ-ONE 3</t>
   </si>
   <si>
     <t>70,60</t>
   </si>
   <si>
     <t>EGAFQ-ONE 4</t>
   </si>